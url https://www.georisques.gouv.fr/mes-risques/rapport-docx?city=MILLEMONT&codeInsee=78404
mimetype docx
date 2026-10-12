--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399144909" name="Picture">
+                  <wp:docPr id="1952327880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399144909" name="Picture"/>
+                          <pic:cNvPr id="1952327880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680231565" name="Picture">
+                  <wp:docPr id="506899410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680231565" name="Picture"/>
+                          <pic:cNvPr id="506899410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363506686" name="Picture">
+                        <wp:docPr id="911767378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363506686" name="Picture"/>
+                                <pic:cNvPr id="911767378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198253582" name="Picture">
+                  <wp:docPr id="909200734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198253582" name="Picture"/>
+                          <pic:cNvPr id="909200734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643486206" name="Picture">
+                  <wp:docPr id="814514729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643486206" name="Picture"/>
+                          <pic:cNvPr id="814514729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262349331" name="Picture">
+                  <wp:docPr id="1053616045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262349331" name="Picture"/>
+                          <pic:cNvPr id="1053616045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145482922" name="Picture">
+                  <wp:docPr id="1866497973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145482922" name="Picture"/>
+                          <pic:cNvPr id="1866497973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387641355" name="Picture">
+                  <wp:docPr id="346679708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387641355" name="Picture"/>
+                          <pic:cNvPr id="346679708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500591306" name="Picture">
+                        <wp:docPr id="1363983617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500591306" name="Picture"/>
+                                <pic:cNvPr id="1363983617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044590701" name="Picture">
+                        <wp:docPr id="449645445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044590701" name="Picture"/>
+                                <pic:cNvPr id="449645445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726681811" name="Picture">
+                        <wp:docPr id="108287879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726681811" name="Picture"/>
+                                <pic:cNvPr id="108287879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42345383" name="Picture">
+                        <wp:docPr id="327018251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42345383" name="Picture"/>
+                                <pic:cNvPr id="327018251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275166929" name="Picture">
+                        <wp:docPr id="1997299592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275166929" name="Picture"/>
+                                <pic:cNvPr id="1997299592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547862250" name="Picture">
+                        <wp:docPr id="1493725257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547862250" name="Picture"/>
+                                <pic:cNvPr id="1493725257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185148565" name="Picture">
+                        <wp:docPr id="815753240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185148565" name="Picture"/>
+                                <pic:cNvPr id="815753240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877271144" name="Picture">
+                        <wp:docPr id="1635853533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877271144" name="Picture"/>
+                                <pic:cNvPr id="1635853533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590049839" name="Picture">
+                        <wp:docPr id="1536164539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590049839" name="Picture"/>
+                                <pic:cNvPr id="1536164539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789138289" name="Picture">
+                        <wp:docPr id="551400996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789138289" name="Picture"/>
+                                <pic:cNvPr id="551400996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725224248" name="Picture">
+                        <wp:docPr id="31599001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725224248" name="Picture"/>
+                                <pic:cNvPr id="31599001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551134845" name="Picture">
+                        <wp:docPr id="195418664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551134845" name="Picture"/>
+                                <pic:cNvPr id="195418664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654369510" name="Picture">
+                        <wp:docPr id="343361675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654369510" name="Picture"/>
+                                <pic:cNvPr id="343361675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45750544" name="Picture">
+                        <wp:docPr id="774399500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45750544" name="Picture"/>
+                                <pic:cNvPr id="774399500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866099211" name="Picture">
+                        <wp:docPr id="723963998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866099211" name="Picture"/>
+                                <pic:cNvPr id="723963998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561749590" name="Picture">
+                  <wp:docPr id="264652137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561749590" name="Picture"/>
+                          <pic:cNvPr id="264652137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894056536" name="Picture">
+                  <wp:docPr id="1226069557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894056536" name="Picture"/>
+                          <pic:cNvPr id="1226069557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670875473" name="Picture">
+                  <wp:docPr id="1779167931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670875473" name="Picture"/>
+                          <pic:cNvPr id="1779167931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158264669" name="Picture">
+                  <wp:docPr id="541463506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158264669" name="Picture"/>
+                          <pic:cNvPr id="541463506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14250492" name="Picture">
+                  <wp:docPr id="1555371132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14250492" name="Picture"/>
+                          <pic:cNvPr id="1555371132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621880099" name="Picture">
+                  <wp:docPr id="1884461295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621880099" name="Picture"/>
+                          <pic:cNvPr id="1884461295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726240350" name="Picture">
+                        <wp:docPr id="270867346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726240350" name="Picture"/>
+                                <pic:cNvPr id="270867346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242387068" name="Picture">
+                  <wp:docPr id="2037034490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242387068" name="Picture"/>
+                          <pic:cNvPr id="2037034490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162961563" name="Picture">
+                  <wp:docPr id="1567318841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162961563" name="Picture"/>
+                          <pic:cNvPr id="1567318841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141912987" name="Picture">
+                  <wp:docPr id="105672590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141912987" name="Picture"/>
+                          <pic:cNvPr id="105672590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22540,57 +22540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091127322" name="Picture">
+                  <wp:docPr id="896493145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091127322" name="Picture"/>
+                          <pic:cNvPr id="896493145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22629,57 +22629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084987616" name="Picture">
+                  <wp:docPr id="865839462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084987616" name="Picture"/>
+                          <pic:cNvPr id="865839462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23273,57 +23273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968829982" name="Picture">
+                  <wp:docPr id="1447985284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968829982" name="Picture"/>
+                          <pic:cNvPr id="1447985284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24271,57 +24271,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739882353" name="Picture">
+                  <wp:docPr id="1916457885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739882353" name="Picture"/>
+                          <pic:cNvPr id="1916457885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399389005" name="Picture">
+                  <wp:docPr id="1235942720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399389005" name="Picture"/>
+                          <pic:cNvPr id="1235942720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25753,57 +25753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369359974" name="Picture">
+                  <wp:docPr id="1442310041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369359974" name="Picture"/>
+                          <pic:cNvPr id="1442310041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26878,57 +26878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053907725" name="Picture">
+                        <wp:docPr id="1986304025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053907725" name="Picture"/>
+                                <pic:cNvPr id="1986304025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28231,57 +28231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601686013" name="Picture">
+                  <wp:docPr id="493473009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601686013" name="Picture"/>
+                          <pic:cNvPr id="493473009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28320,57 +28320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351434164" name="Picture">
+                  <wp:docPr id="1989537335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351434164" name="Picture"/>
+                          <pic:cNvPr id="1989537335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28964,57 +28964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263024234" name="Picture">
+                  <wp:docPr id="610469036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263024234" name="Picture"/>
+                          <pic:cNvPr id="610469036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29962,57 +29962,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571930198" name="Picture">
+                  <wp:docPr id="603847708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571930198" name="Picture"/>
+                          <pic:cNvPr id="603847708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30065,57 +30065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277989782" name="Picture">
+                  <wp:docPr id="1898082589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277989782" name="Picture"/>
+                          <pic:cNvPr id="1898082589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31446,57 +31446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428608896" name="Picture">
+                  <wp:docPr id="1067260513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428608896" name="Picture"/>
+                          <pic:cNvPr id="1067260513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32589,57 +32589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557818865" name="Picture">
+                        <wp:docPr id="285863923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557818865" name="Picture"/>
+                                <pic:cNvPr id="285863923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33978,57 +33978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633572327" name="Picture">
+                  <wp:docPr id="1175495073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633572327" name="Picture"/>
+                          <pic:cNvPr id="1175495073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34067,57 +34067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319345086" name="Picture">
+                  <wp:docPr id="305502511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319345086" name="Picture"/>
+                          <pic:cNvPr id="305502511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33908498" name="Picture">
+                  <wp:docPr id="608941406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33908498" name="Picture"/>
+                          <pic:cNvPr id="608941406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35709,57 +35709,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018132015" name="Picture">
+                  <wp:docPr id="434201517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018132015" name="Picture"/>
+                          <pic:cNvPr id="434201517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35812,57 +35812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471256016" name="Picture">
+                  <wp:docPr id="1951797940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471256016" name="Picture"/>
+                          <pic:cNvPr id="1951797940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37189,57 +37189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999978618" name="Picture">
+                  <wp:docPr id="1702139933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999978618" name="Picture"/>
+                          <pic:cNvPr id="1702139933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38332,57 +38332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842250996" name="Picture">
+                        <wp:docPr id="1267725683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842250996" name="Picture"/>
+                                <pic:cNvPr id="1267725683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39693,57 +39693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517433710" name="Picture">
+                  <wp:docPr id="184170607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517433710" name="Picture"/>
+                          <pic:cNvPr id="184170607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39782,57 +39782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239528423" name="Picture">
+                  <wp:docPr id="882522824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239528423" name="Picture"/>
+                          <pic:cNvPr id="882522824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40426,57 +40426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798907220" name="Picture">
+                  <wp:docPr id="23598477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798907220" name="Picture"/>
+                          <pic:cNvPr id="23598477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41424,57 +41424,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142141905" name="Picture">
+                  <wp:docPr id="1029441693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142141905" name="Picture"/>
+                          <pic:cNvPr id="1029441693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41527,57 +41527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469943803" name="Picture">
+                  <wp:docPr id="1858962489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469943803" name="Picture"/>
+                          <pic:cNvPr id="1858962489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42904,57 +42904,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50884432" name="Picture">
+                  <wp:docPr id="811766244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50884432" name="Picture"/>
+                          <pic:cNvPr id="811766244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44047,57 +44047,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567181358" name="Picture">
+                        <wp:docPr id="1656432985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567181358" name="Picture"/>
+                                <pic:cNvPr id="1656432985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45268,57 +45268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643911592" name="Picture">
+                  <wp:docPr id="1181907291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643911592" name="Picture"/>
+                          <pic:cNvPr id="1181907291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45339,57 +45339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308159399" name="Picture">
+                  <wp:docPr id="353443543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308159399" name="Picture"/>
+                          <pic:cNvPr id="353443543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45753,57 +45753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021378939" name="Picture">
+                  <wp:docPr id="302579281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021378939" name="Picture"/>
+                          <pic:cNvPr id="302579281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>