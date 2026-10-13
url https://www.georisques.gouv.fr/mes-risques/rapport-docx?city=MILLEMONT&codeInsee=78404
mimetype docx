--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952327880" name="Picture">
+                  <wp:docPr id="1450255473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952327880" name="Picture"/>
+                          <pic:cNvPr id="1450255473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506899410" name="Picture">
+                  <wp:docPr id="1126545102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506899410" name="Picture"/>
+                          <pic:cNvPr id="1126545102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911767378" name="Picture">
+                        <wp:docPr id="110613580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911767378" name="Picture"/>
+                                <pic:cNvPr id="110613580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909200734" name="Picture">
+                  <wp:docPr id="1778250624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909200734" name="Picture"/>
+                          <pic:cNvPr id="1778250624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814514729" name="Picture">
+                  <wp:docPr id="733276289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814514729" name="Picture"/>
+                          <pic:cNvPr id="733276289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053616045" name="Picture">
+                  <wp:docPr id="22829970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053616045" name="Picture"/>
+                          <pic:cNvPr id="22829970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866497973" name="Picture">
+                  <wp:docPr id="1313346406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866497973" name="Picture"/>
+                          <pic:cNvPr id="1313346406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346679708" name="Picture">
+                  <wp:docPr id="1512615481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346679708" name="Picture"/>
+                          <pic:cNvPr id="1512615481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363983617" name="Picture">
+                        <wp:docPr id="1993866697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363983617" name="Picture"/>
+                                <pic:cNvPr id="1993866697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449645445" name="Picture">
+                        <wp:docPr id="706569197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449645445" name="Picture"/>
+                                <pic:cNvPr id="706569197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108287879" name="Picture">
+                        <wp:docPr id="925677838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108287879" name="Picture"/>
+                                <pic:cNvPr id="925677838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327018251" name="Picture">
+                        <wp:docPr id="1898942696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327018251" name="Picture"/>
+                                <pic:cNvPr id="1898942696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997299592" name="Picture">
+                        <wp:docPr id="292002146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997299592" name="Picture"/>
+                                <pic:cNvPr id="292002146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493725257" name="Picture">
+                        <wp:docPr id="932184590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493725257" name="Picture"/>
+                                <pic:cNvPr id="932184590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815753240" name="Picture">
+                        <wp:docPr id="266382821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815753240" name="Picture"/>
+                                <pic:cNvPr id="266382821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635853533" name="Picture">
+                        <wp:docPr id="592831554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635853533" name="Picture"/>
+                                <pic:cNvPr id="592831554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536164539" name="Picture">
+                        <wp:docPr id="1789258559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536164539" name="Picture"/>
+                                <pic:cNvPr id="1789258559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551400996" name="Picture">
+                        <wp:docPr id="1383428270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551400996" name="Picture"/>
+                                <pic:cNvPr id="1383428270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31599001" name="Picture">
+                        <wp:docPr id="1544189605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31599001" name="Picture"/>
+                                <pic:cNvPr id="1544189605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195418664" name="Picture">
+                        <wp:docPr id="455457894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195418664" name="Picture"/>
+                                <pic:cNvPr id="455457894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343361675" name="Picture">
+                        <wp:docPr id="1801916177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343361675" name="Picture"/>
+                                <pic:cNvPr id="1801916177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774399500" name="Picture">
+                        <wp:docPr id="1431279489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774399500" name="Picture"/>
+                                <pic:cNvPr id="1431279489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723963998" name="Picture">
+                        <wp:docPr id="1543289874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723963998" name="Picture"/>
+                                <pic:cNvPr id="1543289874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264652137" name="Picture">
+                  <wp:docPr id="1589698429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264652137" name="Picture"/>
+                          <pic:cNvPr id="1589698429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226069557" name="Picture">
+                  <wp:docPr id="332019302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226069557" name="Picture"/>
+                          <pic:cNvPr id="332019302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779167931" name="Picture">
+                  <wp:docPr id="933179251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779167931" name="Picture"/>
+                          <pic:cNvPr id="933179251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541463506" name="Picture">
+                  <wp:docPr id="1895959604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541463506" name="Picture"/>
+                          <pic:cNvPr id="1895959604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555371132" name="Picture">
+                  <wp:docPr id="1199952518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555371132" name="Picture"/>
+                          <pic:cNvPr id="1199952518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884461295" name="Picture">
+                  <wp:docPr id="1421889027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884461295" name="Picture"/>
+                          <pic:cNvPr id="1421889027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270867346" name="Picture">
+                        <wp:docPr id="1016302410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270867346" name="Picture"/>
+                                <pic:cNvPr id="1016302410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037034490" name="Picture">
+                  <wp:docPr id="355793052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037034490" name="Picture"/>
+                          <pic:cNvPr id="355793052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567318841" name="Picture">
+                  <wp:docPr id="525951733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567318841" name="Picture"/>
+                          <pic:cNvPr id="525951733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105672590" name="Picture">
+                  <wp:docPr id="401910705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105672590" name="Picture"/>
+                          <pic:cNvPr id="401910705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22540,57 +22540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896493145" name="Picture">
+                  <wp:docPr id="2136226947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896493145" name="Picture"/>
+                          <pic:cNvPr id="2136226947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22629,57 +22629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865839462" name="Picture">
+                  <wp:docPr id="726574934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865839462" name="Picture"/>
+                          <pic:cNvPr id="726574934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23273,57 +23273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447985284" name="Picture">
+                  <wp:docPr id="433404077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447985284" name="Picture"/>
+                          <pic:cNvPr id="433404077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24271,57 +24271,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916457885" name="Picture">
+                  <wp:docPr id="495025487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916457885" name="Picture"/>
+                          <pic:cNvPr id="495025487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235942720" name="Picture">
+                  <wp:docPr id="1254467877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235942720" name="Picture"/>
+                          <pic:cNvPr id="1254467877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25753,57 +25753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442310041" name="Picture">
+                  <wp:docPr id="596861790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442310041" name="Picture"/>
+                          <pic:cNvPr id="596861790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26878,57 +26878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986304025" name="Picture">
+                        <wp:docPr id="650306733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986304025" name="Picture"/>
+                                <pic:cNvPr id="650306733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28231,57 +28231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493473009" name="Picture">
+                  <wp:docPr id="425258948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493473009" name="Picture"/>
+                          <pic:cNvPr id="425258948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28320,57 +28320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989537335" name="Picture">
+                  <wp:docPr id="421118020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989537335" name="Picture"/>
+                          <pic:cNvPr id="421118020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28964,57 +28964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610469036" name="Picture">
+                  <wp:docPr id="684701766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610469036" name="Picture"/>
+                          <pic:cNvPr id="684701766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29962,57 +29962,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603847708" name="Picture">
+                  <wp:docPr id="420354140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603847708" name="Picture"/>
+                          <pic:cNvPr id="420354140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30065,57 +30065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898082589" name="Picture">
+                  <wp:docPr id="2101548612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898082589" name="Picture"/>
+                          <pic:cNvPr id="2101548612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31446,57 +31446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067260513" name="Picture">
+                  <wp:docPr id="1445868148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067260513" name="Picture"/>
+                          <pic:cNvPr id="1445868148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32589,57 +32589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285863923" name="Picture">
+                        <wp:docPr id="1187211182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285863923" name="Picture"/>
+                                <pic:cNvPr id="1187211182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33978,57 +33978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175495073" name="Picture">
+                  <wp:docPr id="1633243280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175495073" name="Picture"/>
+                          <pic:cNvPr id="1633243280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34067,57 +34067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305502511" name="Picture">
+                  <wp:docPr id="677113430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305502511" name="Picture"/>
+                          <pic:cNvPr id="677113430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608941406" name="Picture">
+                  <wp:docPr id="1065467696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608941406" name="Picture"/>
+                          <pic:cNvPr id="1065467696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35709,57 +35709,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434201517" name="Picture">
+                  <wp:docPr id="2090422249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434201517" name="Picture"/>
+                          <pic:cNvPr id="2090422249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35812,57 +35812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951797940" name="Picture">
+                  <wp:docPr id="2005520051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951797940" name="Picture"/>
+                          <pic:cNvPr id="2005520051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37189,57 +37189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702139933" name="Picture">
+                  <wp:docPr id="394232521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702139933" name="Picture"/>
+                          <pic:cNvPr id="394232521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38332,57 +38332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267725683" name="Picture">
+                        <wp:docPr id="6839296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267725683" name="Picture"/>
+                                <pic:cNvPr id="6839296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39693,57 +39693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184170607" name="Picture">
+                  <wp:docPr id="1802174222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184170607" name="Picture"/>
+                          <pic:cNvPr id="1802174222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39782,57 +39782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882522824" name="Picture">
+                  <wp:docPr id="343522434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882522824" name="Picture"/>
+                          <pic:cNvPr id="343522434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40426,57 +40426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23598477" name="Picture">
+                  <wp:docPr id="123436422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23598477" name="Picture"/>
+                          <pic:cNvPr id="123436422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41424,57 +41424,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029441693" name="Picture">
+                  <wp:docPr id="880806493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029441693" name="Picture"/>
+                          <pic:cNvPr id="880806493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41527,57 +41527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858962489" name="Picture">
+                  <wp:docPr id="860201979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858962489" name="Picture"/>
+                          <pic:cNvPr id="860201979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42904,57 +42904,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811766244" name="Picture">
+                  <wp:docPr id="1120917240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811766244" name="Picture"/>
+                          <pic:cNvPr id="1120917240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44047,57 +44047,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656432985" name="Picture">
+                        <wp:docPr id="1766510580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656432985" name="Picture"/>
+                                <pic:cNvPr id="1766510580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45268,57 +45268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181907291" name="Picture">
+                  <wp:docPr id="1427029043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181907291" name="Picture"/>
+                          <pic:cNvPr id="1427029043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45339,57 +45339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353443543" name="Picture">
+                  <wp:docPr id="1451172676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353443543" name="Picture"/>
+                          <pic:cNvPr id="1451172676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45753,57 +45753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302579281" name="Picture">
+                  <wp:docPr id="1093254049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302579281" name="Picture"/>
+                          <pic:cNvPr id="1093254049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>