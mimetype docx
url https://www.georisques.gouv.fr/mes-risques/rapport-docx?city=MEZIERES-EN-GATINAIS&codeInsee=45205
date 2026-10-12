--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782795490" name="Picture">
+                  <wp:docPr id="1396430561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782795490" name="Picture"/>
+                          <pic:cNvPr id="1396430561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350654344" name="Picture">
+                  <wp:docPr id="1498503146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350654344" name="Picture"/>
+                          <pic:cNvPr id="1498503146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525831877" name="Picture">
+                        <wp:docPr id="1275865598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525831877" name="Picture"/>
+                                <pic:cNvPr id="1275865598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216367428" name="Picture">
+                  <wp:docPr id="533125762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216367428" name="Picture"/>
+                          <pic:cNvPr id="533125762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154265624" name="Picture">
+                  <wp:docPr id="123316815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154265624" name="Picture"/>
+                          <pic:cNvPr id="123316815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784631697" name="Picture">
+                  <wp:docPr id="147745873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784631697" name="Picture"/>
+                          <pic:cNvPr id="147745873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88974239" name="Picture">
+                  <wp:docPr id="64021712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88974239" name="Picture"/>
+                          <pic:cNvPr id="64021712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414374897" name="Picture">
+                  <wp:docPr id="598698045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414374897" name="Picture"/>
+                          <pic:cNvPr id="598698045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3954481" name="Picture">
+                        <wp:docPr id="961019396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3954481" name="Picture"/>
+                                <pic:cNvPr id="961019396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284322429" name="Picture">
+                        <wp:docPr id="1864070650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284322429" name="Picture"/>
+                                <pic:cNvPr id="1864070650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033864073" name="Picture">
+                        <wp:docPr id="1525127941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033864073" name="Picture"/>
+                                <pic:cNvPr id="1525127941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897988688" name="Picture">
+                        <wp:docPr id="1548215836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897988688" name="Picture"/>
+                                <pic:cNvPr id="1548215836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969947136" name="Picture">
+                        <wp:docPr id="1859647091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969947136" name="Picture"/>
+                                <pic:cNvPr id="1859647091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399483721" name="Picture">
+                        <wp:docPr id="831330309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399483721" name="Picture"/>
+                                <pic:cNvPr id="831330309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142072176" name="Picture">
+                        <wp:docPr id="1524881613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142072176" name="Picture"/>
+                                <pic:cNvPr id="1524881613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933524619" name="Picture">
+                        <wp:docPr id="781762733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933524619" name="Picture"/>
+                                <pic:cNvPr id="781762733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924354468" name="Picture">
+                        <wp:docPr id="183250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924354468" name="Picture"/>
+                                <pic:cNvPr id="183250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317545117" name="Picture">
+                        <wp:docPr id="848979072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317545117" name="Picture"/>
+                                <pic:cNvPr id="848979072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641011552" name="Picture">
+                        <wp:docPr id="1233567857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641011552" name="Picture"/>
+                                <pic:cNvPr id="1233567857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523008632" name="Picture">
+                        <wp:docPr id="1240875742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523008632" name="Picture"/>
+                                <pic:cNvPr id="1240875742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075266301" name="Picture">
+                        <wp:docPr id="2135915091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075266301" name="Picture"/>
+                                <pic:cNvPr id="2135915091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872761487" name="Picture">
+                        <wp:docPr id="1207521861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872761487" name="Picture"/>
+                                <pic:cNvPr id="1207521861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130708785" name="Picture">
+                        <wp:docPr id="1379493155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130708785" name="Picture"/>
+                                <pic:cNvPr id="1379493155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860641975" name="Picture">
+                  <wp:docPr id="1578517789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860641975" name="Picture"/>
+                          <pic:cNvPr id="1578517789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133579183" name="Picture">
+                  <wp:docPr id="1875177745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133579183" name="Picture"/>
+                          <pic:cNvPr id="1875177745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302606615" name="Picture">
+                  <wp:docPr id="2039646794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302606615" name="Picture"/>
+                          <pic:cNvPr id="2039646794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252764542" name="Picture">
+                  <wp:docPr id="1434966416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252764542" name="Picture"/>
+                          <pic:cNvPr id="1434966416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753803033" name="Picture">
+                  <wp:docPr id="720856207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753803033" name="Picture"/>
+                          <pic:cNvPr id="720856207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696376992" name="Picture">
+                  <wp:docPr id="1083524149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696376992" name="Picture"/>
+                          <pic:cNvPr id="1083524149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036032469" name="Picture">
+                        <wp:docPr id="1536598288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036032469" name="Picture"/>
+                                <pic:cNvPr id="1536598288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253004126" name="Picture">
+                        <wp:docPr id="738659673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253004126" name="Picture"/>
+                                <pic:cNvPr id="738659673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624396505" name="Picture">
+                  <wp:docPr id="2068881827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624396505" name="Picture"/>
+                          <pic:cNvPr id="2068881827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465612059" name="Picture">
+                  <wp:docPr id="310452074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465612059" name="Picture"/>
+                          <pic:cNvPr id="310452074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808819012" name="Picture">
+                  <wp:docPr id="116962726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808819012" name="Picture"/>
+                          <pic:cNvPr id="116962726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516591205" name="Picture">
+                  <wp:docPr id="834266260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516591205" name="Picture"/>
+                          <pic:cNvPr id="834266260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248551976" name="Picture">
+                  <wp:docPr id="969085528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248551976" name="Picture"/>
+                          <pic:cNvPr id="969085528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771932924" name="Picture">
+                  <wp:docPr id="81297521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771932924" name="Picture"/>
+                          <pic:cNvPr id="81297521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819754683" name="Picture">
+                        <wp:docPr id="797303091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819754683" name="Picture"/>
+                                <pic:cNvPr id="797303091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040694740" name="Picture">
+                  <wp:docPr id="1161094136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040694740" name="Picture"/>
+                          <pic:cNvPr id="1161094136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791322794" name="Picture">
+                  <wp:docPr id="1538214647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791322794" name="Picture"/>
+                          <pic:cNvPr id="1538214647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341815459" name="Picture">
+                  <wp:docPr id="902537524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341815459" name="Picture"/>
+                          <pic:cNvPr id="902537524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829117631" name="Picture">
+                  <wp:docPr id="1521317948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829117631" name="Picture"/>
+                          <pic:cNvPr id="1521317948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956042923" name="Picture">
+                  <wp:docPr id="1196371295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956042923" name="Picture"/>
+                          <pic:cNvPr id="1196371295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29244,57 +29244,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281209054" name="Picture">
+                  <wp:docPr id="1312198007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281209054" name="Picture"/>
+                          <pic:cNvPr id="1312198007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30912,57 +30912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025386178" name="Picture">
+                        <wp:docPr id="2133544431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025386178" name="Picture"/>
+                                <pic:cNvPr id="2133544431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33103,57 +33103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739135963" name="Picture">
+                  <wp:docPr id="341114737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739135963" name="Picture"/>
+                          <pic:cNvPr id="341114737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701502350" name="Picture">
+                  <wp:docPr id="392480653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701502350" name="Picture"/>
+                          <pic:cNvPr id="392480653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374458518" name="Picture">
+                  <wp:docPr id="847623355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374458518" name="Picture"/>
+                          <pic:cNvPr id="847623355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34821,57 +34821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925290481" name="Picture">
+                  <wp:docPr id="280484645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925290481" name="Picture"/>
+                          <pic:cNvPr id="280484645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34910,57 +34910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791814215" name="Picture">
+                  <wp:docPr id="252216804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791814215" name="Picture"/>
+                          <pic:cNvPr id="252216804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35590,57 +35590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124110606" name="Picture">
+                  <wp:docPr id="173815573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124110606" name="Picture"/>
+                          <pic:cNvPr id="173815573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36651,57 +36651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15039540" name="Picture">
+                  <wp:docPr id="300655253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15039540" name="Picture"/>
+                          <pic:cNvPr id="300655253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36754,57 +36754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915745306" name="Picture">
+                  <wp:docPr id="1846685164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915745306" name="Picture"/>
+                          <pic:cNvPr id="1846685164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38212,57 +38212,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48946424" name="Picture">
+                  <wp:docPr id="1671915311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48946424" name="Picture"/>
+                          <pic:cNvPr id="1671915311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39409,57 +39409,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543656568" name="Picture">
+                        <wp:docPr id="1114442669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543656568" name="Picture"/>
+                                <pic:cNvPr id="1114442669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41977,57 +41977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854828697" name="Picture">
+                  <wp:docPr id="753365236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854828697" name="Picture"/>
+                          <pic:cNvPr id="753365236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42066,57 +42066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902677192" name="Picture">
+                  <wp:docPr id="884385139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902677192" name="Picture"/>
+                          <pic:cNvPr id="884385139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42710,57 +42710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694532675" name="Picture">
+                  <wp:docPr id="506257451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694532675" name="Picture"/>
+                          <pic:cNvPr id="506257451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43708,57 +43708,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099600844" name="Picture">
+                  <wp:docPr id="1362644609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099600844" name="Picture"/>
+                          <pic:cNvPr id="1362644609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43811,57 +43811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466138150" name="Picture">
+                  <wp:docPr id="1074246839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466138150" name="Picture"/>
+                          <pic:cNvPr id="1074246839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45188,57 +45188,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507197327" name="Picture">
+                  <wp:docPr id="1967125630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507197327" name="Picture"/>
+                          <pic:cNvPr id="1967125630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46331,57 +46331,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897786154" name="Picture">
+                        <wp:docPr id="73315313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897786154" name="Picture"/>
+                                <pic:cNvPr id="73315313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47552,57 +47552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912076233" name="Picture">
+                  <wp:docPr id="247999232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912076233" name="Picture"/>
+                          <pic:cNvPr id="247999232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47623,57 +47623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267005386" name="Picture">
+                  <wp:docPr id="75578863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267005386" name="Picture"/>
+                          <pic:cNvPr id="75578863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48037,57 +48037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607960345" name="Picture">
+                  <wp:docPr id="1991190799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607960345" name="Picture"/>
+                          <pic:cNvPr id="1991190799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>