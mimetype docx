--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837016775" name="Picture">
+                  <wp:docPr id="1543682323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837016775" name="Picture"/>
+                          <pic:cNvPr id="1543682323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654540971" name="Picture">
+                  <wp:docPr id="967906564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654540971" name="Picture"/>
+                          <pic:cNvPr id="967906564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759148454" name="Picture">
+                        <wp:docPr id="1623602312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759148454" name="Picture"/>
+                                <pic:cNvPr id="1623602312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943186148" name="Picture">
+                  <wp:docPr id="585277752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943186148" name="Picture"/>
+                          <pic:cNvPr id="585277752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269354503" name="Picture">
+                  <wp:docPr id="1675941701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269354503" name="Picture"/>
+                          <pic:cNvPr id="1675941701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376818392" name="Picture">
+                  <wp:docPr id="1666874730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376818392" name="Picture"/>
+                          <pic:cNvPr id="1666874730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195566460" name="Picture">
+                  <wp:docPr id="1690182148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195566460" name="Picture"/>
+                          <pic:cNvPr id="1690182148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938829082" name="Picture">
+                  <wp:docPr id="673334222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938829082" name="Picture"/>
+                          <pic:cNvPr id="673334222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127776123" name="Picture">
+                        <wp:docPr id="1730500056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127776123" name="Picture"/>
+                                <pic:cNvPr id="1730500056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588669784" name="Picture">
+                        <wp:docPr id="707017918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588669784" name="Picture"/>
+                                <pic:cNvPr id="707017918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379251385" name="Picture">
+                        <wp:docPr id="1276285394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379251385" name="Picture"/>
+                                <pic:cNvPr id="1276285394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203361048" name="Picture">
+                        <wp:docPr id="808191437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203361048" name="Picture"/>
+                                <pic:cNvPr id="808191437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623534330" name="Picture">
+                        <wp:docPr id="1346347510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623534330" name="Picture"/>
+                                <pic:cNvPr id="1346347510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498826928" name="Picture">
+                        <wp:docPr id="272811860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498826928" name="Picture"/>
+                                <pic:cNvPr id="272811860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203006807" name="Picture">
+                        <wp:docPr id="924017009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203006807" name="Picture"/>
+                                <pic:cNvPr id="924017009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993236364" name="Picture">
+                        <wp:docPr id="1393246453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993236364" name="Picture"/>
+                                <pic:cNvPr id="1393246453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195860050" name="Picture">
+                        <wp:docPr id="2072386936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195860050" name="Picture"/>
+                                <pic:cNvPr id="2072386936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713985905" name="Picture">
+                        <wp:docPr id="977291841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713985905" name="Picture"/>
+                                <pic:cNvPr id="977291841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446340853" name="Picture">
+                        <wp:docPr id="1513921434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446340853" name="Picture"/>
+                                <pic:cNvPr id="1513921434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238431396" name="Picture">
+                        <wp:docPr id="2018105003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238431396" name="Picture"/>
+                                <pic:cNvPr id="2018105003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539489098" name="Picture">
+                        <wp:docPr id="1747411978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539489098" name="Picture"/>
+                                <pic:cNvPr id="1747411978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045079680" name="Picture">
+                        <wp:docPr id="723343840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045079680" name="Picture"/>
+                                <pic:cNvPr id="723343840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810121552" name="Picture">
+                        <wp:docPr id="1252552700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810121552" name="Picture"/>
+                                <pic:cNvPr id="1252552700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435536598" name="Picture">
+                  <wp:docPr id="351800819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435536598" name="Picture"/>
+                          <pic:cNvPr id="351800819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222752776" name="Picture">
+                  <wp:docPr id="1269506320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222752776" name="Picture"/>
+                          <pic:cNvPr id="1269506320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927524324" name="Picture">
+                  <wp:docPr id="650796370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927524324" name="Picture"/>
+                          <pic:cNvPr id="650796370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749555999" name="Picture">
+                  <wp:docPr id="1153670136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749555999" name="Picture"/>
+                          <pic:cNvPr id="1153670136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056625531" name="Picture">
+                  <wp:docPr id="1784272476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056625531" name="Picture"/>
+                          <pic:cNvPr id="1784272476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883688933" name="Picture">
+                  <wp:docPr id="1042641313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883688933" name="Picture"/>
+                          <pic:cNvPr id="1042641313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316854815" name="Picture">
+                        <wp:docPr id="1209822005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316854815" name="Picture"/>
+                                <pic:cNvPr id="1209822005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668251366" name="Picture">
+                  <wp:docPr id="862305771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668251366" name="Picture"/>
+                          <pic:cNvPr id="862305771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915884542" name="Picture">
+                  <wp:docPr id="1940997982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915884542" name="Picture"/>
+                          <pic:cNvPr id="1940997982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338212439" name="Picture">
+                  <wp:docPr id="1491066846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338212439" name="Picture"/>
+                          <pic:cNvPr id="1491066846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314874998" name="Picture">
+                  <wp:docPr id="1470683992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314874998" name="Picture"/>
+                          <pic:cNvPr id="1470683992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442454570" name="Picture">
+                  <wp:docPr id="1582013828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442454570" name="Picture"/>
+                          <pic:cNvPr id="1582013828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945769003" name="Picture">
+                  <wp:docPr id="2019989636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945769003" name="Picture"/>
+                          <pic:cNvPr id="2019989636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135908929" name="Picture">
+                        <wp:docPr id="1246955014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135908929" name="Picture"/>
+                                <pic:cNvPr id="1246955014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023631761" name="Picture">
+                  <wp:docPr id="113050992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023631761" name="Picture"/>
+                          <pic:cNvPr id="113050992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923047638" name="Picture">
+                  <wp:docPr id="4553646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923047638" name="Picture"/>
+                          <pic:cNvPr id="4553646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457081338" name="Picture">
+                  <wp:docPr id="1617822289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457081338" name="Picture"/>
+                          <pic:cNvPr id="1617822289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733914888" name="Picture">
+                  <wp:docPr id="800329058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733914888" name="Picture"/>
+                          <pic:cNvPr id="800329058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816897206" name="Picture">
+                  <wp:docPr id="1054441647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816897206" name="Picture"/>
+                          <pic:cNvPr id="1054441647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810454325" name="Picture">
+                  <wp:docPr id="1998422439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810454325" name="Picture"/>
+                          <pic:cNvPr id="1998422439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804723305" name="Picture">
+                        <wp:docPr id="663533320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804723305" name="Picture"/>
+                                <pic:cNvPr id="663533320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256216273" name="Picture">
+                  <wp:docPr id="1007098599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256216273" name="Picture"/>
+                          <pic:cNvPr id="1007098599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148725996" name="Picture">
+                  <wp:docPr id="611603783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148725996" name="Picture"/>
+                          <pic:cNvPr id="611603783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478008168" name="Picture">
+                  <wp:docPr id="303434357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478008168" name="Picture"/>
+                          <pic:cNvPr id="303434357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634794618" name="Picture">
+                  <wp:docPr id="652430437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634794618" name="Picture"/>
+                          <pic:cNvPr id="652430437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885364498" name="Picture">
+                  <wp:docPr id="1319927653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885364498" name="Picture"/>
+                          <pic:cNvPr id="1319927653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076575367" name="Picture">
+                  <wp:docPr id="1054479792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076575367" name="Picture"/>
+                          <pic:cNvPr id="1054479792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854782840" name="Picture">
+                        <wp:docPr id="235276462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854782840" name="Picture"/>
+                                <pic:cNvPr id="235276462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511942052" name="Picture">
+                  <wp:docPr id="250351877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511942052" name="Picture"/>
+                          <pic:cNvPr id="250351877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501263842" name="Picture">
+                  <wp:docPr id="814824206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501263842" name="Picture"/>
+                          <pic:cNvPr id="814824206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968526796" name="Picture">
+                  <wp:docPr id="793500644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968526796" name="Picture"/>
+                          <pic:cNvPr id="793500644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805717334" name="Picture">
+                  <wp:docPr id="1150937946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805717334" name="Picture"/>
+                          <pic:cNvPr id="1150937946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49121380" name="Picture">
+                  <wp:docPr id="1750895201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49121380" name="Picture"/>
+                          <pic:cNvPr id="1750895201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682729867" name="Picture">
+                  <wp:docPr id="1673713135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682729867" name="Picture"/>
+                          <pic:cNvPr id="1673713135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488873806" name="Picture">
+                  <wp:docPr id="939805692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488873806" name="Picture"/>
+                          <pic:cNvPr id="939805692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423491705" name="Picture">
+                  <wp:docPr id="897733496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423491705" name="Picture"/>
+                          <pic:cNvPr id="897733496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067869139" name="Picture">
+                  <wp:docPr id="190633821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067869139" name="Picture"/>
+                          <pic:cNvPr id="190633821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>