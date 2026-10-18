--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907308416" name="Picture">
+                  <wp:docPr id="2021994574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907308416" name="Picture"/>
+                          <pic:cNvPr id="2021994574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655688438" name="Picture">
+                  <wp:docPr id="328581383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655688438" name="Picture"/>
+                          <pic:cNvPr id="328581383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933788135" name="Picture">
+                        <wp:docPr id="514293677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933788135" name="Picture"/>
+                                <pic:cNvPr id="514293677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049646235" name="Picture">
+                  <wp:docPr id="1717309985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049646235" name="Picture"/>
+                          <pic:cNvPr id="1717309985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213362700" name="Picture">
+                  <wp:docPr id="1943585058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213362700" name="Picture"/>
+                          <pic:cNvPr id="1943585058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570388937" name="Picture">
+                  <wp:docPr id="1391576102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570388937" name="Picture"/>
+                          <pic:cNvPr id="1391576102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313237821" name="Picture">
+                  <wp:docPr id="1948176404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313237821" name="Picture"/>
+                          <pic:cNvPr id="1948176404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544587408" name="Picture">
+                  <wp:docPr id="1359997117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544587408" name="Picture"/>
+                          <pic:cNvPr id="1359997117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115704277" name="Picture">
+                        <wp:docPr id="459534184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115704277" name="Picture"/>
+                                <pic:cNvPr id="459534184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991324694" name="Picture">
+                        <wp:docPr id="2084509786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991324694" name="Picture"/>
+                                <pic:cNvPr id="2084509786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937100518" name="Picture">
+                        <wp:docPr id="1022529692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937100518" name="Picture"/>
+                                <pic:cNvPr id="1022529692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325885498" name="Picture">
+                        <wp:docPr id="1760308726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325885498" name="Picture"/>
+                                <pic:cNvPr id="1760308726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260334202" name="Picture">
+                        <wp:docPr id="327435215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260334202" name="Picture"/>
+                                <pic:cNvPr id="327435215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801340604" name="Picture">
+                        <wp:docPr id="711526223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801340604" name="Picture"/>
+                                <pic:cNvPr id="711526223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367877856" name="Picture">
+                        <wp:docPr id="1386403938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367877856" name="Picture"/>
+                                <pic:cNvPr id="1386403938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862262951" name="Picture">
+                        <wp:docPr id="415334683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862262951" name="Picture"/>
+                                <pic:cNvPr id="415334683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489277520" name="Picture">
+                        <wp:docPr id="1289771719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489277520" name="Picture"/>
+                                <pic:cNvPr id="1289771719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351809696" name="Picture">
+                        <wp:docPr id="378381427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351809696" name="Picture"/>
+                                <pic:cNvPr id="378381427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726345340" name="Picture">
+                        <wp:docPr id="123770657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726345340" name="Picture"/>
+                                <pic:cNvPr id="123770657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142673441" name="Picture">
+                        <wp:docPr id="1394734393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142673441" name="Picture"/>
+                                <pic:cNvPr id="1394734393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387804306" name="Picture">
+                        <wp:docPr id="839506777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387804306" name="Picture"/>
+                                <pic:cNvPr id="839506777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570253018" name="Picture">
+                        <wp:docPr id="1385748085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570253018" name="Picture"/>
+                                <pic:cNvPr id="1385748085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348489551" name="Picture">
+                        <wp:docPr id="1863000326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348489551" name="Picture"/>
+                                <pic:cNvPr id="1863000326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734329536" name="Picture">
+                  <wp:docPr id="167417219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734329536" name="Picture"/>
+                          <pic:cNvPr id="167417219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839243850" name="Picture">
+                  <wp:docPr id="587199292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839243850" name="Picture"/>
+                          <pic:cNvPr id="587199292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915283151" name="Picture">
+                  <wp:docPr id="1695628172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915283151" name="Picture"/>
+                          <pic:cNvPr id="1695628172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169844687" name="Picture">
+                  <wp:docPr id="1855522417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169844687" name="Picture"/>
+                          <pic:cNvPr id="1855522417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893549204" name="Picture">
+                  <wp:docPr id="1436943189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893549204" name="Picture"/>
+                          <pic:cNvPr id="1436943189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484413780" name="Picture">
+                  <wp:docPr id="605379934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484413780" name="Picture"/>
+                          <pic:cNvPr id="605379934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629757995" name="Picture">
+                        <wp:docPr id="472164790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629757995" name="Picture"/>
+                                <pic:cNvPr id="472164790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855177424" name="Picture">
+                  <wp:docPr id="410129866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855177424" name="Picture"/>
+                          <pic:cNvPr id="410129866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650775074" name="Picture">
+                  <wp:docPr id="456713906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650775074" name="Picture"/>
+                          <pic:cNvPr id="456713906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230920261" name="Picture">
+                  <wp:docPr id="585663866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230920261" name="Picture"/>
+                          <pic:cNvPr id="585663866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030612825" name="Picture">
+                  <wp:docPr id="414734234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030612825" name="Picture"/>
+                          <pic:cNvPr id="414734234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090199296" name="Picture">
+                  <wp:docPr id="629898232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090199296" name="Picture"/>
+                          <pic:cNvPr id="629898232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570669917" name="Picture">
+                  <wp:docPr id="1762052843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570669917" name="Picture"/>
+                          <pic:cNvPr id="1762052843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115675034" name="Picture">
+                        <wp:docPr id="1504774915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115675034" name="Picture"/>
+                                <pic:cNvPr id="1504774915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923346687" name="Picture">
+                        <wp:docPr id="497739217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923346687" name="Picture"/>
+                                <pic:cNvPr id="497739217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961017712" name="Picture">
+                  <wp:docPr id="648436002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961017712" name="Picture"/>
+                          <pic:cNvPr id="648436002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993771291" name="Picture">
+                  <wp:docPr id="119929207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993771291" name="Picture"/>
+                          <pic:cNvPr id="119929207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515084828" name="Picture">
+                  <wp:docPr id="484118672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515084828" name="Picture"/>
+                          <pic:cNvPr id="484118672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690221181" name="Picture">
+                  <wp:docPr id="544430303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690221181" name="Picture"/>
+                          <pic:cNvPr id="544430303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785998458" name="Picture">
+                  <wp:docPr id="365805847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785998458" name="Picture"/>
+                          <pic:cNvPr id="365805847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151566667" name="Picture">
+                  <wp:docPr id="1921530208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151566667" name="Picture"/>
+                          <pic:cNvPr id="1921530208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503113717" name="Picture">
+                        <wp:docPr id="271139568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503113717" name="Picture"/>
+                                <pic:cNvPr id="271139568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193543461" name="Picture">
+                  <wp:docPr id="503882219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193543461" name="Picture"/>
+                          <pic:cNvPr id="503882219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495911709" name="Picture">
+                  <wp:docPr id="2006834764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495911709" name="Picture"/>
+                          <pic:cNvPr id="2006834764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037424596" name="Picture">
+                  <wp:docPr id="771308685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037424596" name="Picture"/>
+                          <pic:cNvPr id="771308685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464367197" name="Picture">
+                  <wp:docPr id="1561407634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464367197" name="Picture"/>
+                          <pic:cNvPr id="1561407634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207657161" name="Picture">
+                  <wp:docPr id="1929877138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207657161" name="Picture"/>
+                          <pic:cNvPr id="1929877138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599727391" name="Picture">
+                  <wp:docPr id="244709395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599727391" name="Picture"/>
+                          <pic:cNvPr id="244709395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478591872" name="Picture">
+                        <wp:docPr id="427379892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478591872" name="Picture"/>
+                                <pic:cNvPr id="427379892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61680766" name="Picture">
+                  <wp:docPr id="940407528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61680766" name="Picture"/>
+                          <pic:cNvPr id="940407528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593961373" name="Picture">
+                  <wp:docPr id="856523336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593961373" name="Picture"/>
+                          <pic:cNvPr id="856523336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446426018" name="Picture">
+                  <wp:docPr id="2057254613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446426018" name="Picture"/>
+                          <pic:cNvPr id="2057254613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638352795" name="Picture">
+                  <wp:docPr id="159575598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638352795" name="Picture"/>
+                          <pic:cNvPr id="159575598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839885737" name="Picture">
+                  <wp:docPr id="1827279103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839885737" name="Picture"/>
+                          <pic:cNvPr id="1827279103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084887480" name="Picture">
+                  <wp:docPr id="1035155977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084887480" name="Picture"/>
+                          <pic:cNvPr id="1035155977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127817505" name="Picture">
+                  <wp:docPr id="31635624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127817505" name="Picture"/>
+                          <pic:cNvPr id="31635624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799336444" name="Picture">
+                  <wp:docPr id="1210735014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799336444" name="Picture"/>
+                          <pic:cNvPr id="1210735014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62990551" name="Picture">
+                  <wp:docPr id="1421603011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62990551" name="Picture"/>
+                          <pic:cNvPr id="1421603011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>