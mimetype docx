--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313690910" name="Picture">
+                  <wp:docPr id="2918162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313690910" name="Picture"/>
+                          <pic:cNvPr id="2918162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649240874" name="Picture">
+                  <wp:docPr id="2101289397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649240874" name="Picture"/>
+                          <pic:cNvPr id="2101289397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811275945" name="Picture">
+                        <wp:docPr id="36435885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811275945" name="Picture"/>
+                                <pic:cNvPr id="36435885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766509591" name="Picture">
+                  <wp:docPr id="1124305701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766509591" name="Picture"/>
+                          <pic:cNvPr id="1124305701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688883334" name="Picture">
+                  <wp:docPr id="1938250747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688883334" name="Picture"/>
+                          <pic:cNvPr id="1938250747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964334091" name="Picture">
+                  <wp:docPr id="2040276212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964334091" name="Picture"/>
+                          <pic:cNvPr id="2040276212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765038040" name="Picture">
+                  <wp:docPr id="40691402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765038040" name="Picture"/>
+                          <pic:cNvPr id="40691402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119034011" name="Picture">
+                  <wp:docPr id="776594571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119034011" name="Picture"/>
+                          <pic:cNvPr id="776594571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657976583" name="Picture">
+                        <wp:docPr id="136418581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657976583" name="Picture"/>
+                                <pic:cNvPr id="136418581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180338492" name="Picture">
+                        <wp:docPr id="1063251973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180338492" name="Picture"/>
+                                <pic:cNvPr id="1063251973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932649322" name="Picture">
+                        <wp:docPr id="2093035651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932649322" name="Picture"/>
+                                <pic:cNvPr id="2093035651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723135716" name="Picture">
+                        <wp:docPr id="710836772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723135716" name="Picture"/>
+                                <pic:cNvPr id="710836772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112183256" name="Picture">
+                        <wp:docPr id="1598721816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112183256" name="Picture"/>
+                                <pic:cNvPr id="1598721816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107916362" name="Picture">
+                        <wp:docPr id="1689416517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107916362" name="Picture"/>
+                                <pic:cNvPr id="1689416517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450613910" name="Picture">
+                        <wp:docPr id="1151423026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450613910" name="Picture"/>
+                                <pic:cNvPr id="1151423026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618914420" name="Picture">
+                        <wp:docPr id="1004434414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618914420" name="Picture"/>
+                                <pic:cNvPr id="1004434414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981878279" name="Picture">
+                        <wp:docPr id="60857233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981878279" name="Picture"/>
+                                <pic:cNvPr id="60857233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288148231" name="Picture">
+                        <wp:docPr id="62352813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288148231" name="Picture"/>
+                                <pic:cNvPr id="62352813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818319973" name="Picture">
+                        <wp:docPr id="1626280335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818319973" name="Picture"/>
+                                <pic:cNvPr id="1626280335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287572785" name="Picture">
+                        <wp:docPr id="2123354765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287572785" name="Picture"/>
+                                <pic:cNvPr id="2123354765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767761861" name="Picture">
+                        <wp:docPr id="1443010658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767761861" name="Picture"/>
+                                <pic:cNvPr id="1443010658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634571453" name="Picture">
+                        <wp:docPr id="809645264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634571453" name="Picture"/>
+                                <pic:cNvPr id="809645264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116333893" name="Picture">
+                        <wp:docPr id="2087020171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116333893" name="Picture"/>
+                                <pic:cNvPr id="2087020171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065649845" name="Picture">
+                        <wp:docPr id="309792441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065649845" name="Picture"/>
+                                <pic:cNvPr id="309792441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26097920" name="Picture">
+                        <wp:docPr id="924928681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26097920" name="Picture"/>
+                                <pic:cNvPr id="924928681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126389779" name="Picture">
+                        <wp:docPr id="2144048056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126389779" name="Picture"/>
+                                <pic:cNvPr id="2144048056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128378268" name="Picture">
+                  <wp:docPr id="113321841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128378268" name="Picture"/>
+                          <pic:cNvPr id="113321841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803351700" name="Picture">
+                  <wp:docPr id="1883622986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803351700" name="Picture"/>
+                          <pic:cNvPr id="1883622986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710976229" name="Picture">
+                  <wp:docPr id="1921034834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710976229" name="Picture"/>
+                          <pic:cNvPr id="1921034834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640780987" name="Picture">
+                  <wp:docPr id="932254395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640780987" name="Picture"/>
+                          <pic:cNvPr id="932254395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308051620" name="Picture">
+                  <wp:docPr id="2043301199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308051620" name="Picture"/>
+                          <pic:cNvPr id="2043301199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299208096" name="Picture">
+                  <wp:docPr id="998416694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299208096" name="Picture"/>
+                          <pic:cNvPr id="998416694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126459433" name="Picture">
+                        <wp:docPr id="1815471423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126459433" name="Picture"/>
+                                <pic:cNvPr id="1815471423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902630102" name="Picture">
+                        <wp:docPr id="1955019016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902630102" name="Picture"/>
+                                <pic:cNvPr id="1955019016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21775,57 +21775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744117053" name="Picture">
+                  <wp:docPr id="2064142624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744117053" name="Picture"/>
+                          <pic:cNvPr id="2064142624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21864,57 +21864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734797015" name="Picture">
+                  <wp:docPr id="297443186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734797015" name="Picture"/>
+                          <pic:cNvPr id="297443186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22508,57 +22508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677924745" name="Picture">
+                  <wp:docPr id="1555606324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677924745" name="Picture"/>
+                          <pic:cNvPr id="1555606324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23506,57 +23506,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359361235" name="Picture">
+                  <wp:docPr id="193060124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359361235" name="Picture"/>
+                          <pic:cNvPr id="193060124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23609,57 +23609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946017943" name="Picture">
+                  <wp:docPr id="396769618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946017943" name="Picture"/>
+                          <pic:cNvPr id="396769618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24990,57 +24990,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291458607" name="Picture">
+                  <wp:docPr id="1073047319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291458607" name="Picture"/>
+                          <pic:cNvPr id="1073047319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26133,57 +26133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355402240" name="Picture">
+                        <wp:docPr id="2081202832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355402240" name="Picture"/>
+                                <pic:cNvPr id="2081202832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27522,57 +27522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120878268" name="Picture">
+                  <wp:docPr id="1750450137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120878268" name="Picture"/>
+                          <pic:cNvPr id="1750450137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27611,57 +27611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840662889" name="Picture">
+                  <wp:docPr id="103837859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840662889" name="Picture"/>
+                          <pic:cNvPr id="103837859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28255,57 +28255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658573361" name="Picture">
+                  <wp:docPr id="1374934397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658573361" name="Picture"/>
+                          <pic:cNvPr id="1374934397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29253,57 +29253,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903838567" name="Picture">
+                  <wp:docPr id="406433799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903838567" name="Picture"/>
+                          <pic:cNvPr id="406433799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29356,57 +29356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360108572" name="Picture">
+                  <wp:docPr id="680324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360108572" name="Picture"/>
+                          <pic:cNvPr id="680324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30733,57 +30733,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520428195" name="Picture">
+                  <wp:docPr id="687868112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520428195" name="Picture"/>
+                          <pic:cNvPr id="687868112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31876,57 +31876,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063556906" name="Picture">
+                        <wp:docPr id="862471466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063556906" name="Picture"/>
+                                <pic:cNvPr id="862471466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33237,57 +33237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608529962" name="Picture">
+                  <wp:docPr id="436706591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608529962" name="Picture"/>
+                          <pic:cNvPr id="436706591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130067620" name="Picture">
+                  <wp:docPr id="1255401608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130067620" name="Picture"/>
+                          <pic:cNvPr id="1255401608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33970,57 +33970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501125773" name="Picture">
+                  <wp:docPr id="1981855020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501125773" name="Picture"/>
+                          <pic:cNvPr id="1981855020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34968,57 +34968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556667647" name="Picture">
+                  <wp:docPr id="126825794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556667647" name="Picture"/>
+                          <pic:cNvPr id="126825794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35071,57 +35071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341905303" name="Picture">
+                  <wp:docPr id="1289626961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341905303" name="Picture"/>
+                          <pic:cNvPr id="1289626961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36448,57 +36448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454535464" name="Picture">
+                  <wp:docPr id="545549965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454535464" name="Picture"/>
+                          <pic:cNvPr id="545549965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37591,57 +37591,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107478859" name="Picture">
+                        <wp:docPr id="1920199140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107478859" name="Picture"/>
+                                <pic:cNvPr id="1920199140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38949,57 +38949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541749561" name="Picture">
+                  <wp:docPr id="1904214305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541749561" name="Picture"/>
+                          <pic:cNvPr id="1904214305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39038,57 +39038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588885749" name="Picture">
+                  <wp:docPr id="86176331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588885749" name="Picture"/>
+                          <pic:cNvPr id="86176331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39661,57 +39661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179093937" name="Picture">
+                  <wp:docPr id="923236818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179093937" name="Picture"/>
+                          <pic:cNvPr id="923236818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40578,57 +40578,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866479867" name="Picture">
+                  <wp:docPr id="1528912695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866479867" name="Picture"/>
+                          <pic:cNvPr id="1528912695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40681,57 +40681,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139440786" name="Picture">
+                  <wp:docPr id="621251854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139440786" name="Picture"/>
+                          <pic:cNvPr id="621251854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42004,57 +42004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079688963" name="Picture">
+                  <wp:docPr id="950655819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079688963" name="Picture"/>
+                          <pic:cNvPr id="950655819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42786,57 +42786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630078183" name="Picture">
+                  <wp:docPr id="1976645631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630078183" name="Picture"/>
+                          <pic:cNvPr id="1976645631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42875,57 +42875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927549636" name="Picture">
+                  <wp:docPr id="55888269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927549636" name="Picture"/>
+                          <pic:cNvPr id="55888269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398619528" name="Picture">
+                  <wp:docPr id="1478870396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398619528" name="Picture"/>
+                          <pic:cNvPr id="1478870396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44451,57 +44451,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499612147" name="Picture">
+                  <wp:docPr id="1575572676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499612147" name="Picture"/>
+                          <pic:cNvPr id="1575572676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44563,57 +44563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240497930" name="Picture">
+                  <wp:docPr id="498596721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240497930" name="Picture"/>
+                          <pic:cNvPr id="498596721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46222,57 +46222,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257378305" name="Picture">
+                  <wp:docPr id="1967226761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257378305" name="Picture"/>
+                          <pic:cNvPr id="1967226761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47401,57 +47401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254014186" name="Picture">
+                  <wp:docPr id="608226909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254014186" name="Picture"/>
+                          <pic:cNvPr id="608226909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47481,57 +47481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272640244" name="Picture">
+                  <wp:docPr id="1320609785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272640244" name="Picture"/>
+                          <pic:cNvPr id="1320609785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47969,57 +47969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830276908" name="Picture">
+                  <wp:docPr id="1180176016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830276908" name="Picture"/>
+                          <pic:cNvPr id="1180176016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>