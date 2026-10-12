--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371820506" name="Picture">
+                  <wp:docPr id="429764913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371820506" name="Picture"/>
+                          <pic:cNvPr id="429764913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363894181" name="Picture">
+                  <wp:docPr id="1020550923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363894181" name="Picture"/>
+                          <pic:cNvPr id="1020550923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089011101" name="Picture">
+                        <wp:docPr id="776106615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089011101" name="Picture"/>
+                                <pic:cNvPr id="776106615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004577820" name="Picture">
+                  <wp:docPr id="1601723026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004577820" name="Picture"/>
+                          <pic:cNvPr id="1601723026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498562756" name="Picture">
+                  <wp:docPr id="560890352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498562756" name="Picture"/>
+                          <pic:cNvPr id="560890352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973422699" name="Picture">
+                  <wp:docPr id="592021316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973422699" name="Picture"/>
+                          <pic:cNvPr id="592021316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374262373" name="Picture">
+                  <wp:docPr id="987378583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374262373" name="Picture"/>
+                          <pic:cNvPr id="987378583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404495477" name="Picture">
+                  <wp:docPr id="2009508874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404495477" name="Picture"/>
+                          <pic:cNvPr id="2009508874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658579458" name="Picture">
+                        <wp:docPr id="1797680904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658579458" name="Picture"/>
+                                <pic:cNvPr id="1797680904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217283619" name="Picture">
+                        <wp:docPr id="1072187097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217283619" name="Picture"/>
+                                <pic:cNvPr id="1072187097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696828168" name="Picture">
+                        <wp:docPr id="1551175858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696828168" name="Picture"/>
+                                <pic:cNvPr id="1551175858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847290859" name="Picture">
+                        <wp:docPr id="858901741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847290859" name="Picture"/>
+                                <pic:cNvPr id="858901741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815375215" name="Picture">
+                        <wp:docPr id="327748097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815375215" name="Picture"/>
+                                <pic:cNvPr id="327748097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980281791" name="Picture">
+                        <wp:docPr id="1303100176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980281791" name="Picture"/>
+                                <pic:cNvPr id="1303100176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276621160" name="Picture">
+                        <wp:docPr id="740385711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276621160" name="Picture"/>
+                                <pic:cNvPr id="740385711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411554768" name="Picture">
+                        <wp:docPr id="1371263642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411554768" name="Picture"/>
+                                <pic:cNvPr id="1371263642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550506680" name="Picture">
+                        <wp:docPr id="1717174991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550506680" name="Picture"/>
+                                <pic:cNvPr id="1717174991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256968516" name="Picture">
+                        <wp:docPr id="1017640849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256968516" name="Picture"/>
+                                <pic:cNvPr id="1017640849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783110117" name="Picture">
+                        <wp:docPr id="878351056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783110117" name="Picture"/>
+                                <pic:cNvPr id="878351056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907664326" name="Picture">
+                        <wp:docPr id="2129991348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907664326" name="Picture"/>
+                                <pic:cNvPr id="2129991348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566240386" name="Picture">
+                  <wp:docPr id="463051148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566240386" name="Picture"/>
+                          <pic:cNvPr id="463051148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849203976" name="Picture">
+                  <wp:docPr id="782557187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849203976" name="Picture"/>
+                          <pic:cNvPr id="782557187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393933677" name="Picture">
+                  <wp:docPr id="288488443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393933677" name="Picture"/>
+                          <pic:cNvPr id="288488443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882150810" name="Picture">
+                  <wp:docPr id="320900517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882150810" name="Picture"/>
+                          <pic:cNvPr id="320900517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60914245" name="Picture">
+                  <wp:docPr id="487507594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60914245" name="Picture"/>
+                          <pic:cNvPr id="487507594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028797114" name="Picture">
+                  <wp:docPr id="977005029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028797114" name="Picture"/>
+                          <pic:cNvPr id="977005029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960998878" name="Picture">
+                        <wp:docPr id="294690936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960998878" name="Picture"/>
+                                <pic:cNvPr id="294690936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226151368" name="Picture">
+                        <wp:docPr id="1832869051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226151368" name="Picture"/>
+                                <pic:cNvPr id="1832869051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572739245" name="Picture">
+                  <wp:docPr id="2097267045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572739245" name="Picture"/>
+                          <pic:cNvPr id="2097267045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614945379" name="Picture">
+                  <wp:docPr id="1953186923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614945379" name="Picture"/>
+                          <pic:cNvPr id="1953186923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002286888" name="Picture">
+                  <wp:docPr id="1671824601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002286888" name="Picture"/>
+                          <pic:cNvPr id="1671824601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098266063" name="Picture">
+                  <wp:docPr id="1977743582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098266063" name="Picture"/>
+                          <pic:cNvPr id="1977743582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825797581" name="Picture">
+                  <wp:docPr id="88960951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825797581" name="Picture"/>
+                          <pic:cNvPr id="88960951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800408505" name="Picture">
+                  <wp:docPr id="961162671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800408505" name="Picture"/>
+                          <pic:cNvPr id="961162671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693716863" name="Picture">
+                        <wp:docPr id="10427368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693716863" name="Picture"/>
+                                <pic:cNvPr id="10427368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560714533" name="Picture">
+                        <wp:docPr id="231730776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560714533" name="Picture"/>
+                                <pic:cNvPr id="231730776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040665413" name="Picture">
+                  <wp:docPr id="1970795602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040665413" name="Picture"/>
+                          <pic:cNvPr id="1970795602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31914055" name="Picture">
+                  <wp:docPr id="503616412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31914055" name="Picture"/>
+                          <pic:cNvPr id="503616412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894790100" name="Picture">
+                  <wp:docPr id="1288709478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894790100" name="Picture"/>
+                          <pic:cNvPr id="1288709478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899975074" name="Picture">
+                  <wp:docPr id="1077184432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899975074" name="Picture"/>
+                          <pic:cNvPr id="1077184432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225400844" name="Picture">
+                  <wp:docPr id="1316678243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225400844" name="Picture"/>
+                          <pic:cNvPr id="1316678243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275934803" name="Picture">
+                  <wp:docPr id="776726543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275934803" name="Picture"/>
+                          <pic:cNvPr id="776726543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950438544" name="Picture">
+                        <wp:docPr id="1529295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950438544" name="Picture"/>
+                                <pic:cNvPr id="1529295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491582071" name="Picture">
+                  <wp:docPr id="1903021650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491582071" name="Picture"/>
+                          <pic:cNvPr id="1903021650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188224942" name="Picture">
+                  <wp:docPr id="524945318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188224942" name="Picture"/>
+                          <pic:cNvPr id="524945318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378235971" name="Picture">
+                  <wp:docPr id="841128723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378235971" name="Picture"/>
+                          <pic:cNvPr id="841128723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347129997" name="Picture">
+                  <wp:docPr id="2116631319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347129997" name="Picture"/>
+                          <pic:cNvPr id="2116631319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80075984" name="Picture">
+                  <wp:docPr id="576052669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80075984" name="Picture"/>
+                          <pic:cNvPr id="576052669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678526838" name="Picture">
+                  <wp:docPr id="1038823389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678526838" name="Picture"/>
+                          <pic:cNvPr id="1038823389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672227041" name="Picture">
+                        <wp:docPr id="621991984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672227041" name="Picture"/>
+                                <pic:cNvPr id="621991984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710070299" name="Picture">
+                  <wp:docPr id="1097047688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710070299" name="Picture"/>
+                          <pic:cNvPr id="1097047688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39592511" name="Picture">
+                  <wp:docPr id="232723385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39592511" name="Picture"/>
+                          <pic:cNvPr id="232723385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024968073" name="Picture">
+                  <wp:docPr id="1246170577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024968073" name="Picture"/>
+                          <pic:cNvPr id="1246170577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>