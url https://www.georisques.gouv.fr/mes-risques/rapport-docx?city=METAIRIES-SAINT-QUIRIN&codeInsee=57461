--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429764913" name="Picture">
+                  <wp:docPr id="361741342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429764913" name="Picture"/>
+                          <pic:cNvPr id="361741342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020550923" name="Picture">
+                  <wp:docPr id="1194796613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020550923" name="Picture"/>
+                          <pic:cNvPr id="1194796613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776106615" name="Picture">
+                        <wp:docPr id="766633818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776106615" name="Picture"/>
+                                <pic:cNvPr id="766633818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601723026" name="Picture">
+                  <wp:docPr id="1081756037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601723026" name="Picture"/>
+                          <pic:cNvPr id="1081756037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560890352" name="Picture">
+                  <wp:docPr id="1074328387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560890352" name="Picture"/>
+                          <pic:cNvPr id="1074328387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592021316" name="Picture">
+                  <wp:docPr id="1051895212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592021316" name="Picture"/>
+                          <pic:cNvPr id="1051895212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987378583" name="Picture">
+                  <wp:docPr id="1387322702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987378583" name="Picture"/>
+                          <pic:cNvPr id="1387322702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009508874" name="Picture">
+                  <wp:docPr id="224348699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009508874" name="Picture"/>
+                          <pic:cNvPr id="224348699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797680904" name="Picture">
+                        <wp:docPr id="1320730695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797680904" name="Picture"/>
+                                <pic:cNvPr id="1320730695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072187097" name="Picture">
+                        <wp:docPr id="1010819452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072187097" name="Picture"/>
+                                <pic:cNvPr id="1010819452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551175858" name="Picture">
+                        <wp:docPr id="988730027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551175858" name="Picture"/>
+                                <pic:cNvPr id="988730027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858901741" name="Picture">
+                        <wp:docPr id="1348208382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858901741" name="Picture"/>
+                                <pic:cNvPr id="1348208382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327748097" name="Picture">
+                        <wp:docPr id="1959954142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327748097" name="Picture"/>
+                                <pic:cNvPr id="1959954142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303100176" name="Picture">
+                        <wp:docPr id="796673500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303100176" name="Picture"/>
+                                <pic:cNvPr id="796673500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740385711" name="Picture">
+                        <wp:docPr id="986383750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740385711" name="Picture"/>
+                                <pic:cNvPr id="986383750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371263642" name="Picture">
+                        <wp:docPr id="24332979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371263642" name="Picture"/>
+                                <pic:cNvPr id="24332979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717174991" name="Picture">
+                        <wp:docPr id="1097991392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717174991" name="Picture"/>
+                                <pic:cNvPr id="1097991392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017640849" name="Picture">
+                        <wp:docPr id="1140822918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017640849" name="Picture"/>
+                                <pic:cNvPr id="1140822918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878351056" name="Picture">
+                        <wp:docPr id="1206564491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878351056" name="Picture"/>
+                                <pic:cNvPr id="1206564491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129991348" name="Picture">
+                        <wp:docPr id="621220775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129991348" name="Picture"/>
+                                <pic:cNvPr id="621220775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463051148" name="Picture">
+                  <wp:docPr id="1524882801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463051148" name="Picture"/>
+                          <pic:cNvPr id="1524882801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782557187" name="Picture">
+                  <wp:docPr id="428827240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782557187" name="Picture"/>
+                          <pic:cNvPr id="428827240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288488443" name="Picture">
+                  <wp:docPr id="1983155013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288488443" name="Picture"/>
+                          <pic:cNvPr id="1983155013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320900517" name="Picture">
+                  <wp:docPr id="1835934915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320900517" name="Picture"/>
+                          <pic:cNvPr id="1835934915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487507594" name="Picture">
+                  <wp:docPr id="887058298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487507594" name="Picture"/>
+                          <pic:cNvPr id="887058298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977005029" name="Picture">
+                  <wp:docPr id="783833008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977005029" name="Picture"/>
+                          <pic:cNvPr id="783833008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294690936" name="Picture">
+                        <wp:docPr id="1169181476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294690936" name="Picture"/>
+                                <pic:cNvPr id="1169181476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832869051" name="Picture">
+                        <wp:docPr id="1227182258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832869051" name="Picture"/>
+                                <pic:cNvPr id="1227182258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097267045" name="Picture">
+                  <wp:docPr id="2059008914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097267045" name="Picture"/>
+                          <pic:cNvPr id="2059008914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953186923" name="Picture">
+                  <wp:docPr id="1420310563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953186923" name="Picture"/>
+                          <pic:cNvPr id="1420310563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671824601" name="Picture">
+                  <wp:docPr id="938164932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671824601" name="Picture"/>
+                          <pic:cNvPr id="938164932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977743582" name="Picture">
+                  <wp:docPr id="1037579076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977743582" name="Picture"/>
+                          <pic:cNvPr id="1037579076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88960951" name="Picture">
+                  <wp:docPr id="1135902502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88960951" name="Picture"/>
+                          <pic:cNvPr id="1135902502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961162671" name="Picture">
+                  <wp:docPr id="1339889344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961162671" name="Picture"/>
+                          <pic:cNvPr id="1339889344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10427368" name="Picture">
+                        <wp:docPr id="1913970215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10427368" name="Picture"/>
+                                <pic:cNvPr id="1913970215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231730776" name="Picture">
+                        <wp:docPr id="1824765778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231730776" name="Picture"/>
+                                <pic:cNvPr id="1824765778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970795602" name="Picture">
+                  <wp:docPr id="955431179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970795602" name="Picture"/>
+                          <pic:cNvPr id="955431179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503616412" name="Picture">
+                  <wp:docPr id="676834963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503616412" name="Picture"/>
+                          <pic:cNvPr id="676834963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288709478" name="Picture">
+                  <wp:docPr id="325614540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288709478" name="Picture"/>
+                          <pic:cNvPr id="325614540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077184432" name="Picture">
+                  <wp:docPr id="1763349153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077184432" name="Picture"/>
+                          <pic:cNvPr id="1763349153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316678243" name="Picture">
+                  <wp:docPr id="2083102079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316678243" name="Picture"/>
+                          <pic:cNvPr id="2083102079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776726543" name="Picture">
+                  <wp:docPr id="950968749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776726543" name="Picture"/>
+                          <pic:cNvPr id="950968749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529295" name="Picture">
+                        <wp:docPr id="994910636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529295" name="Picture"/>
+                                <pic:cNvPr id="994910636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903021650" name="Picture">
+                  <wp:docPr id="1990417569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903021650" name="Picture"/>
+                          <pic:cNvPr id="1990417569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524945318" name="Picture">
+                  <wp:docPr id="505021126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524945318" name="Picture"/>
+                          <pic:cNvPr id="505021126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841128723" name="Picture">
+                  <wp:docPr id="714940656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841128723" name="Picture"/>
+                          <pic:cNvPr id="714940656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116631319" name="Picture">
+                  <wp:docPr id="403889915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116631319" name="Picture"/>
+                          <pic:cNvPr id="403889915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576052669" name="Picture">
+                  <wp:docPr id="798769202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576052669" name="Picture"/>
+                          <pic:cNvPr id="798769202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038823389" name="Picture">
+                  <wp:docPr id="531065692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038823389" name="Picture"/>
+                          <pic:cNvPr id="531065692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621991984" name="Picture">
+                        <wp:docPr id="4731299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621991984" name="Picture"/>
+                                <pic:cNvPr id="4731299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097047688" name="Picture">
+                  <wp:docPr id="605112189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097047688" name="Picture"/>
+                          <pic:cNvPr id="605112189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232723385" name="Picture">
+                  <wp:docPr id="1336372176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232723385" name="Picture"/>
+                          <pic:cNvPr id="1336372176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246170577" name="Picture">
+                  <wp:docPr id="1817344901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246170577" name="Picture"/>
+                          <pic:cNvPr id="1817344901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>