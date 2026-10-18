--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807778912" name="Picture">
+                  <wp:docPr id="2044555218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807778912" name="Picture"/>
+                          <pic:cNvPr id="2044555218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425178998" name="Picture">
+                  <wp:docPr id="440077855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425178998" name="Picture"/>
+                          <pic:cNvPr id="440077855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970801530" name="Picture">
+                        <wp:docPr id="371771025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970801530" name="Picture"/>
+                                <pic:cNvPr id="371771025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740259813" name="Picture">
+                  <wp:docPr id="239816126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740259813" name="Picture"/>
+                          <pic:cNvPr id="239816126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134614931" name="Picture">
+                  <wp:docPr id="2047944864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134614931" name="Picture"/>
+                          <pic:cNvPr id="2047944864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052418068" name="Picture">
+                  <wp:docPr id="201627143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052418068" name="Picture"/>
+                          <pic:cNvPr id="201627143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212832307" name="Picture">
+                  <wp:docPr id="1171182118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212832307" name="Picture"/>
+                          <pic:cNvPr id="1171182118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299355850" name="Picture">
+                  <wp:docPr id="1507266817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299355850" name="Picture"/>
+                          <pic:cNvPr id="1507266817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150581275" name="Picture">
+                        <wp:docPr id="2110105274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150581275" name="Picture"/>
+                                <pic:cNvPr id="2110105274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160854892" name="Picture">
+                        <wp:docPr id="1223396873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160854892" name="Picture"/>
+                                <pic:cNvPr id="1223396873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566789359" name="Picture">
+                        <wp:docPr id="1262656204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566789359" name="Picture"/>
+                                <pic:cNvPr id="1262656204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315821681" name="Picture">
+                        <wp:docPr id="1276825716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315821681" name="Picture"/>
+                                <pic:cNvPr id="1276825716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377903424" name="Picture">
+                        <wp:docPr id="2143765663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377903424" name="Picture"/>
+                                <pic:cNvPr id="2143765663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470112976" name="Picture">
+                        <wp:docPr id="760707112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470112976" name="Picture"/>
+                                <pic:cNvPr id="760707112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926374517" name="Picture">
+                        <wp:docPr id="2021015961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926374517" name="Picture"/>
+                                <pic:cNvPr id="2021015961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132628924" name="Picture">
+                        <wp:docPr id="354166056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132628924" name="Picture"/>
+                                <pic:cNvPr id="354166056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653697180" name="Picture">
+                        <wp:docPr id="343456656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653697180" name="Picture"/>
+                                <pic:cNvPr id="343456656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398085008" name="Picture">
+                        <wp:docPr id="1679505727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398085008" name="Picture"/>
+                                <pic:cNvPr id="1679505727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413506248" name="Picture">
+                        <wp:docPr id="69878372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413506248" name="Picture"/>
+                                <pic:cNvPr id="69878372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887847362" name="Picture">
+                        <wp:docPr id="1924554042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887847362" name="Picture"/>
+                                <pic:cNvPr id="1924554042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740412209" name="Picture">
+                        <wp:docPr id="365952623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740412209" name="Picture"/>
+                                <pic:cNvPr id="365952623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419845890" name="Picture">
+                        <wp:docPr id="896492746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419845890" name="Picture"/>
+                                <pic:cNvPr id="896492746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089580185" name="Picture">
+                        <wp:docPr id="22378512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089580185" name="Picture"/>
+                                <pic:cNvPr id="22378512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474800378" name="Picture">
+                  <wp:docPr id="1549513266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474800378" name="Picture"/>
+                          <pic:cNvPr id="1549513266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418771315" name="Picture">
+                  <wp:docPr id="1895269978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418771315" name="Picture"/>
+                          <pic:cNvPr id="1895269978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47075025" name="Picture">
+                  <wp:docPr id="289599774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47075025" name="Picture"/>
+                          <pic:cNvPr id="289599774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367658653" name="Picture">
+                  <wp:docPr id="33905736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367658653" name="Picture"/>
+                          <pic:cNvPr id="33905736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25438472" name="Picture">
+                  <wp:docPr id="714857121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25438472" name="Picture"/>
+                          <pic:cNvPr id="714857121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271686369" name="Picture">
+                  <wp:docPr id="1927438468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271686369" name="Picture"/>
+                          <pic:cNvPr id="1927438468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017297178" name="Picture">
+                        <wp:docPr id="611187826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017297178" name="Picture"/>
+                                <pic:cNvPr id="611187826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945562641" name="Picture">
+                  <wp:docPr id="2029067663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945562641" name="Picture"/>
+                          <pic:cNvPr id="2029067663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594003577" name="Picture">
+                  <wp:docPr id="1338164054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594003577" name="Picture"/>
+                          <pic:cNvPr id="1338164054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178573670" name="Picture">
+                  <wp:docPr id="67582128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178573670" name="Picture"/>
+                          <pic:cNvPr id="67582128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148289984" name="Picture">
+                  <wp:docPr id="1711691060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148289984" name="Picture"/>
+                          <pic:cNvPr id="1711691060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212776756" name="Picture">
+                  <wp:docPr id="629941315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212776756" name="Picture"/>
+                          <pic:cNvPr id="629941315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71038365" name="Picture">
+                  <wp:docPr id="1408752988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71038365" name="Picture"/>
+                          <pic:cNvPr id="1408752988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445438478" name="Picture">
+                        <wp:docPr id="1002235756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445438478" name="Picture"/>
+                                <pic:cNvPr id="1002235756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65605425" name="Picture">
+                        <wp:docPr id="1981853212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65605425" name="Picture"/>
+                                <pic:cNvPr id="1981853212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143943144" name="Picture">
+                  <wp:docPr id="712749107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143943144" name="Picture"/>
+                          <pic:cNvPr id="712749107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959545051" name="Picture">
+                  <wp:docPr id="524829944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959545051" name="Picture"/>
+                          <pic:cNvPr id="524829944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267405954" name="Picture">
+                  <wp:docPr id="1248120707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267405954" name="Picture"/>
+                          <pic:cNvPr id="1248120707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893661407" name="Picture">
+                  <wp:docPr id="2013830764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893661407" name="Picture"/>
+                          <pic:cNvPr id="2013830764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119556202" name="Picture">
+                  <wp:docPr id="744937866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119556202" name="Picture"/>
+                          <pic:cNvPr id="744937866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997911593" name="Picture">
+                  <wp:docPr id="1700733957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997911593" name="Picture"/>
+                          <pic:cNvPr id="1700733957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830105049" name="Picture">
+                        <wp:docPr id="824789419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830105049" name="Picture"/>
+                                <pic:cNvPr id="824789419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153382162" name="Picture">
+                  <wp:docPr id="2043091245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153382162" name="Picture"/>
+                          <pic:cNvPr id="2043091245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636329129" name="Picture">
+                  <wp:docPr id="1324370467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636329129" name="Picture"/>
+                          <pic:cNvPr id="1324370467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300237821" name="Picture">
+                  <wp:docPr id="2044346973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300237821" name="Picture"/>
+                          <pic:cNvPr id="2044346973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857577597" name="Picture">
+                  <wp:docPr id="2085357713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857577597" name="Picture"/>
+                          <pic:cNvPr id="2085357713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867265494" name="Picture">
+                  <wp:docPr id="197920492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867265494" name="Picture"/>
+                          <pic:cNvPr id="197920492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638768746" name="Picture">
+                  <wp:docPr id="456127826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638768746" name="Picture"/>
+                          <pic:cNvPr id="456127826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616242719" name="Picture">
+                        <wp:docPr id="1357617517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616242719" name="Picture"/>
+                                <pic:cNvPr id="1357617517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38952,57 +38952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222848359" name="Picture">
+                  <wp:docPr id="1063458040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222848359" name="Picture"/>
+                          <pic:cNvPr id="1063458040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39041,57 +39041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189146836" name="Picture">
+                  <wp:docPr id="1539000691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189146836" name="Picture"/>
+                          <pic:cNvPr id="1539000691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39685,57 +39685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151087283" name="Picture">
+                  <wp:docPr id="1461162904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151087283" name="Picture"/>
+                          <pic:cNvPr id="1461162904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587577211" name="Picture">
+                  <wp:docPr id="1264001847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587577211" name="Picture"/>
+                          <pic:cNvPr id="1264001847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40786,57 +40786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67202620" name="Picture">
+                  <wp:docPr id="790801841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67202620" name="Picture"/>
+                          <pic:cNvPr id="790801841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42163,57 +42163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073975326" name="Picture">
+                  <wp:docPr id="10546215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073975326" name="Picture"/>
+                          <pic:cNvPr id="10546215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43306,57 +43306,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293936638" name="Picture">
+                        <wp:docPr id="1264560359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293936638" name="Picture"/>
+                                <pic:cNvPr id="1264560359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44527,57 +44527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415427450" name="Picture">
+                  <wp:docPr id="1276748927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415427450" name="Picture"/>
+                          <pic:cNvPr id="1276748927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44598,57 +44598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627653374" name="Picture">
+                  <wp:docPr id="1517282293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627653374" name="Picture"/>
+                          <pic:cNvPr id="1517282293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45012,57 +45012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831917882" name="Picture">
+                  <wp:docPr id="470684356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831917882" name="Picture"/>
+                          <pic:cNvPr id="470684356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>