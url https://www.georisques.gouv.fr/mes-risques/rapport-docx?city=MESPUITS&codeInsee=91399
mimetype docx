--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154277410" name="Picture">
+                  <wp:docPr id="370930085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154277410" name="Picture"/>
+                          <pic:cNvPr id="370930085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520599225" name="Picture">
+                  <wp:docPr id="407018315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520599225" name="Picture"/>
+                          <pic:cNvPr id="407018315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132160341" name="Picture">
+                        <wp:docPr id="405067051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132160341" name="Picture"/>
+                                <pic:cNvPr id="405067051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506330601" name="Picture">
+                  <wp:docPr id="512580730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506330601" name="Picture"/>
+                          <pic:cNvPr id="512580730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941018510" name="Picture">
+                  <wp:docPr id="1943956284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941018510" name="Picture"/>
+                          <pic:cNvPr id="1943956284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584098720" name="Picture">
+                  <wp:docPr id="814517326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584098720" name="Picture"/>
+                          <pic:cNvPr id="814517326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649961439" name="Picture">
+                  <wp:docPr id="1853480723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649961439" name="Picture"/>
+                          <pic:cNvPr id="1853480723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573955890" name="Picture">
+                  <wp:docPr id="1369436772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573955890" name="Picture"/>
+                          <pic:cNvPr id="1369436772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044187304" name="Picture">
+                        <wp:docPr id="1114048931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044187304" name="Picture"/>
+                                <pic:cNvPr id="1114048931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685653378" name="Picture">
+                        <wp:docPr id="953959230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685653378" name="Picture"/>
+                                <pic:cNvPr id="953959230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439261080" name="Picture">
+                        <wp:docPr id="1570174492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439261080" name="Picture"/>
+                                <pic:cNvPr id="1570174492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475003166" name="Picture">
+                        <wp:docPr id="1312574330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475003166" name="Picture"/>
+                                <pic:cNvPr id="1312574330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890301163" name="Picture">
+                        <wp:docPr id="213166154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890301163" name="Picture"/>
+                                <pic:cNvPr id="213166154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830657423" name="Picture">
+                        <wp:docPr id="835474636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830657423" name="Picture"/>
+                                <pic:cNvPr id="835474636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110266185" name="Picture">
+                        <wp:docPr id="708339039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110266185" name="Picture"/>
+                                <pic:cNvPr id="708339039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883520603" name="Picture">
+                        <wp:docPr id="1081089732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883520603" name="Picture"/>
+                                <pic:cNvPr id="1081089732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685849378" name="Picture">
+                        <wp:docPr id="867345929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685849378" name="Picture"/>
+                                <pic:cNvPr id="867345929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189774188" name="Picture">
+                        <wp:docPr id="903596665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189774188" name="Picture"/>
+                                <pic:cNvPr id="903596665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927447784" name="Picture">
+                        <wp:docPr id="1453966730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927447784" name="Picture"/>
+                                <pic:cNvPr id="1453966730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061247451" name="Picture">
+                        <wp:docPr id="1928364030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061247451" name="Picture"/>
+                                <pic:cNvPr id="1928364030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595710162" name="Picture">
+                  <wp:docPr id="297479467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595710162" name="Picture"/>
+                          <pic:cNvPr id="297479467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402781094" name="Picture">
+                  <wp:docPr id="619044436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402781094" name="Picture"/>
+                          <pic:cNvPr id="619044436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769427787" name="Picture">
+                  <wp:docPr id="1166737807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769427787" name="Picture"/>
+                          <pic:cNvPr id="1166737807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147606778" name="Picture">
+                  <wp:docPr id="1319014517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147606778" name="Picture"/>
+                          <pic:cNvPr id="1319014517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34706787" name="Picture">
+                  <wp:docPr id="581403232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34706787" name="Picture"/>
+                          <pic:cNvPr id="581403232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762935610" name="Picture">
+                  <wp:docPr id="1366702752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762935610" name="Picture"/>
+                          <pic:cNvPr id="1366702752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548161541" name="Picture">
+                        <wp:docPr id="847557870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548161541" name="Picture"/>
+                                <pic:cNvPr id="847557870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854325058" name="Picture">
+                        <wp:docPr id="1037822606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854325058" name="Picture"/>
+                                <pic:cNvPr id="1037822606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075218315" name="Picture">
+                  <wp:docPr id="360646410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075218315" name="Picture"/>
+                          <pic:cNvPr id="360646410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660796901" name="Picture">
+                  <wp:docPr id="1055871066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660796901" name="Picture"/>
+                          <pic:cNvPr id="1055871066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134289562" name="Picture">
+                  <wp:docPr id="1552040595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134289562" name="Picture"/>
+                          <pic:cNvPr id="1552040595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587586147" name="Picture">
+                  <wp:docPr id="1912335289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587586147" name="Picture"/>
+                          <pic:cNvPr id="1912335289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579800781" name="Picture">
+                  <wp:docPr id="747842432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579800781" name="Picture"/>
+                          <pic:cNvPr id="747842432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231601188" name="Picture">
+                  <wp:docPr id="1515193753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231601188" name="Picture"/>
+                          <pic:cNvPr id="1515193753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319647852" name="Picture">
+                        <wp:docPr id="756467120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319647852" name="Picture"/>
+                                <pic:cNvPr id="756467120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749112137" name="Picture">
+                  <wp:docPr id="2008047942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749112137" name="Picture"/>
+                          <pic:cNvPr id="2008047942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505335691" name="Picture">
+                  <wp:docPr id="866713634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505335691" name="Picture"/>
+                          <pic:cNvPr id="866713634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867837034" name="Picture">
+                  <wp:docPr id="816884607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867837034" name="Picture"/>
+                          <pic:cNvPr id="816884607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531298006" name="Picture">
+                  <wp:docPr id="1014144792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531298006" name="Picture"/>
+                          <pic:cNvPr id="1014144792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462997034" name="Picture">
+                  <wp:docPr id="1377221349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462997034" name="Picture"/>
+                          <pic:cNvPr id="1377221349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075090519" name="Picture">
+                  <wp:docPr id="300430821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075090519" name="Picture"/>
+                          <pic:cNvPr id="300430821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208988468" name="Picture">
+                        <wp:docPr id="43603661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208988468" name="Picture"/>
+                                <pic:cNvPr id="43603661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238565252" name="Picture">
+                  <wp:docPr id="1385045094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238565252" name="Picture"/>
+                          <pic:cNvPr id="1385045094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209705221" name="Picture">
+                  <wp:docPr id="1474359684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209705221" name="Picture"/>
+                          <pic:cNvPr id="1474359684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250897320" name="Picture">
+                  <wp:docPr id="411356183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250897320" name="Picture"/>
+                          <pic:cNvPr id="411356183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450148084" name="Picture">
+                  <wp:docPr id="1376803712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450148084" name="Picture"/>
+                          <pic:cNvPr id="1376803712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435010971" name="Picture">
+                  <wp:docPr id="773203496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435010971" name="Picture"/>
+                          <pic:cNvPr id="773203496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254417278" name="Picture">
+                  <wp:docPr id="1774705236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254417278" name="Picture"/>
+                          <pic:cNvPr id="1774705236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180953832" name="Picture">
+                        <wp:docPr id="985073049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180953832" name="Picture"/>
+                                <pic:cNvPr id="985073049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735127625" name="Picture">
+                  <wp:docPr id="1844800993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735127625" name="Picture"/>
+                          <pic:cNvPr id="1844800993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430220453" name="Picture">
+                  <wp:docPr id="1731275003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430220453" name="Picture"/>
+                          <pic:cNvPr id="1731275003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454658481" name="Picture">
+                  <wp:docPr id="1108655074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454658481" name="Picture"/>
+                          <pic:cNvPr id="1108655074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>