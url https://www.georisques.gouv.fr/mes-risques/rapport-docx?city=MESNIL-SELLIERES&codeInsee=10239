--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634482953" name="Picture">
+                  <wp:docPr id="2098307598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634482953" name="Picture"/>
+                          <pic:cNvPr id="2098307598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095777196" name="Picture">
+                  <wp:docPr id="1993757671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095777196" name="Picture"/>
+                          <pic:cNvPr id="1993757671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823343635" name="Picture">
+                        <wp:docPr id="49429662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823343635" name="Picture"/>
+                                <pic:cNvPr id="49429662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933161658" name="Picture">
+                  <wp:docPr id="1290484223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933161658" name="Picture"/>
+                          <pic:cNvPr id="1290484223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994598112" name="Picture">
+                  <wp:docPr id="364690650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994598112" name="Picture"/>
+                          <pic:cNvPr id="364690650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761300724" name="Picture">
+                  <wp:docPr id="2091361168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761300724" name="Picture"/>
+                          <pic:cNvPr id="2091361168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009017680" name="Picture">
+                  <wp:docPr id="214355645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009017680" name="Picture"/>
+                          <pic:cNvPr id="214355645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863810949" name="Picture">
+                  <wp:docPr id="268976433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863810949" name="Picture"/>
+                          <pic:cNvPr id="268976433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989531692" name="Picture">
+                        <wp:docPr id="1716347438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989531692" name="Picture"/>
+                                <pic:cNvPr id="1716347438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131781179" name="Picture">
+                        <wp:docPr id="1889216149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131781179" name="Picture"/>
+                                <pic:cNvPr id="1889216149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866730868" name="Picture">
+                        <wp:docPr id="1828391525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866730868" name="Picture"/>
+                                <pic:cNvPr id="1828391525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070855400" name="Picture">
+                        <wp:docPr id="1032246345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070855400" name="Picture"/>
+                                <pic:cNvPr id="1032246345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57234221" name="Picture">
+                        <wp:docPr id="702990792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57234221" name="Picture"/>
+                                <pic:cNvPr id="702990792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661413099" name="Picture">
+                        <wp:docPr id="1025487657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661413099" name="Picture"/>
+                                <pic:cNvPr id="1025487657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629025522" name="Picture">
+                        <wp:docPr id="449731759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629025522" name="Picture"/>
+                                <pic:cNvPr id="449731759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440542334" name="Picture">
+                        <wp:docPr id="996704160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440542334" name="Picture"/>
+                                <pic:cNvPr id="996704160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981308218" name="Picture">
+                        <wp:docPr id="925728409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981308218" name="Picture"/>
+                                <pic:cNvPr id="925728409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554102087" name="Picture">
+                        <wp:docPr id="1145242362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554102087" name="Picture"/>
+                                <pic:cNvPr id="1145242362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632990146" name="Picture">
+                        <wp:docPr id="1583779264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632990146" name="Picture"/>
+                                <pic:cNvPr id="1583779264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341667554" name="Picture">
+                        <wp:docPr id="1000910505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341667554" name="Picture"/>
+                                <pic:cNvPr id="1000910505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033886348" name="Picture">
+                        <wp:docPr id="1091694806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033886348" name="Picture"/>
+                                <pic:cNvPr id="1091694806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84682253" name="Picture">
+                        <wp:docPr id="656300606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84682253" name="Picture"/>
+                                <pic:cNvPr id="656300606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70192095" name="Picture">
+                        <wp:docPr id="494094637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70192095" name="Picture"/>
+                                <pic:cNvPr id="494094637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26885416" name="Picture">
+                  <wp:docPr id="1226215974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26885416" name="Picture"/>
+                          <pic:cNvPr id="1226215974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567609573" name="Picture">
+                  <wp:docPr id="636448996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567609573" name="Picture"/>
+                          <pic:cNvPr id="636448996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791431751" name="Picture">
+                  <wp:docPr id="1323917313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791431751" name="Picture"/>
+                          <pic:cNvPr id="1323917313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560820121" name="Picture">
+                  <wp:docPr id="1686400796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560820121" name="Picture"/>
+                          <pic:cNvPr id="1686400796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768841042" name="Picture">
+                  <wp:docPr id="1911013800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768841042" name="Picture"/>
+                          <pic:cNvPr id="1911013800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487572476" name="Picture">
+                  <wp:docPr id="298179565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487572476" name="Picture"/>
+                          <pic:cNvPr id="298179565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651270636" name="Picture">
+                        <wp:docPr id="1561523123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651270636" name="Picture"/>
+                                <pic:cNvPr id="1561523123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740086093" name="Picture">
+                  <wp:docPr id="1336110502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740086093" name="Picture"/>
+                          <pic:cNvPr id="1336110502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349139930" name="Picture">
+                  <wp:docPr id="1277765762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349139930" name="Picture"/>
+                          <pic:cNvPr id="1277765762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048282710" name="Picture">
+                  <wp:docPr id="107791839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048282710" name="Picture"/>
+                          <pic:cNvPr id="107791839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015372476" name="Picture">
+                  <wp:docPr id="651641801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015372476" name="Picture"/>
+                          <pic:cNvPr id="651641801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758952916" name="Picture">
+                  <wp:docPr id="1017648287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758952916" name="Picture"/>
+                          <pic:cNvPr id="1017648287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381417561" name="Picture">
+                  <wp:docPr id="1086391813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381417561" name="Picture"/>
+                          <pic:cNvPr id="1086391813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380108339" name="Picture">
+                        <wp:docPr id="1797412609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380108339" name="Picture"/>
+                                <pic:cNvPr id="1797412609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558723422" name="Picture">
+                  <wp:docPr id="1817365535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558723422" name="Picture"/>
+                          <pic:cNvPr id="1817365535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783372678" name="Picture">
+                  <wp:docPr id="1621872587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783372678" name="Picture"/>
+                          <pic:cNvPr id="1621872587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080128588" name="Picture">
+                  <wp:docPr id="1892829290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080128588" name="Picture"/>
+                          <pic:cNvPr id="1892829290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142330906" name="Picture">
+                  <wp:docPr id="1532651924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142330906" name="Picture"/>
+                          <pic:cNvPr id="1532651924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671413105" name="Picture">
+                  <wp:docPr id="1711183190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671413105" name="Picture"/>
+                          <pic:cNvPr id="1711183190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175802800" name="Picture">
+                  <wp:docPr id="1196480394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175802800" name="Picture"/>
+                          <pic:cNvPr id="1196480394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795561265" name="Picture">
+                        <wp:docPr id="1553794189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795561265" name="Picture"/>
+                                <pic:cNvPr id="1553794189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565208377" name="Picture">
+                  <wp:docPr id="1658176599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565208377" name="Picture"/>
+                          <pic:cNvPr id="1658176599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452270378" name="Picture">
+                  <wp:docPr id="2090517991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452270378" name="Picture"/>
+                          <pic:cNvPr id="2090517991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870847360" name="Picture">
+                  <wp:docPr id="1209470869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870847360" name="Picture"/>
+                          <pic:cNvPr id="1209470869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755031100" name="Picture">
+                  <wp:docPr id="963868090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755031100" name="Picture"/>
+                          <pic:cNvPr id="963868090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511382604" name="Picture">
+                  <wp:docPr id="334248590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511382604" name="Picture"/>
+                          <pic:cNvPr id="334248590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587363923" name="Picture">
+                  <wp:docPr id="1677194433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587363923" name="Picture"/>
+                          <pic:cNvPr id="1677194433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858817344" name="Picture">
+                  <wp:docPr id="1753420433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858817344" name="Picture"/>
+                          <pic:cNvPr id="1753420433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678727375" name="Picture">
+                  <wp:docPr id="769085942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678727375" name="Picture"/>
+                          <pic:cNvPr id="769085942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797148219" name="Picture">
+                  <wp:docPr id="2054964807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797148219" name="Picture"/>
+                          <pic:cNvPr id="2054964807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498640493" name="Picture">
+                        <wp:docPr id="696097732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498640493" name="Picture"/>
+                                <pic:cNvPr id="696097732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791132960" name="Picture">
+                  <wp:docPr id="824946386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791132960" name="Picture"/>
+                          <pic:cNvPr id="824946386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017809684" name="Picture">
+                  <wp:docPr id="1131021296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017809684" name="Picture"/>
+                          <pic:cNvPr id="1131021296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8591887" name="Picture">
+                  <wp:docPr id="1726855068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8591887" name="Picture"/>
+                          <pic:cNvPr id="1726855068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985536880" name="Picture">
+                  <wp:docPr id="703229418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985536880" name="Picture"/>
+                          <pic:cNvPr id="703229418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651029706" name="Picture">
+                  <wp:docPr id="1795658050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651029706" name="Picture"/>
+                          <pic:cNvPr id="1795658050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642830251" name="Picture">
+                  <wp:docPr id="1815928744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642830251" name="Picture"/>
+                          <pic:cNvPr id="1815928744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606842266" name="Picture">
+                        <wp:docPr id="1211518761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606842266" name="Picture"/>
+                                <pic:cNvPr id="1211518761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144065118" name="Picture">
+                  <wp:docPr id="1115494424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144065118" name="Picture"/>
+                          <pic:cNvPr id="1115494424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834072929" name="Picture">
+                  <wp:docPr id="1331769093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834072929" name="Picture"/>
+                          <pic:cNvPr id="1331769093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527386326" name="Picture">
+                  <wp:docPr id="1828477506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527386326" name="Picture"/>
+                          <pic:cNvPr id="1828477506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>