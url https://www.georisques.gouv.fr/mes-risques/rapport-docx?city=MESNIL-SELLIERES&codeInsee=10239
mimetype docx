--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098307598" name="Picture">
+                  <wp:docPr id="451273967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098307598" name="Picture"/>
+                          <pic:cNvPr id="451273967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993757671" name="Picture">
+                  <wp:docPr id="426716382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993757671" name="Picture"/>
+                          <pic:cNvPr id="426716382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49429662" name="Picture">
+                        <wp:docPr id="1322617954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49429662" name="Picture"/>
+                                <pic:cNvPr id="1322617954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290484223" name="Picture">
+                  <wp:docPr id="1161137363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290484223" name="Picture"/>
+                          <pic:cNvPr id="1161137363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364690650" name="Picture">
+                  <wp:docPr id="1799673155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364690650" name="Picture"/>
+                          <pic:cNvPr id="1799673155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091361168" name="Picture">
+                  <wp:docPr id="952070240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091361168" name="Picture"/>
+                          <pic:cNvPr id="952070240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214355645" name="Picture">
+                  <wp:docPr id="1694840445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214355645" name="Picture"/>
+                          <pic:cNvPr id="1694840445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268976433" name="Picture">
+                  <wp:docPr id="2040284347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268976433" name="Picture"/>
+                          <pic:cNvPr id="2040284347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716347438" name="Picture">
+                        <wp:docPr id="1001375826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716347438" name="Picture"/>
+                                <pic:cNvPr id="1001375826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889216149" name="Picture">
+                        <wp:docPr id="1937905629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889216149" name="Picture"/>
+                                <pic:cNvPr id="1937905629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828391525" name="Picture">
+                        <wp:docPr id="163972903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828391525" name="Picture"/>
+                                <pic:cNvPr id="163972903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032246345" name="Picture">
+                        <wp:docPr id="1074779829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032246345" name="Picture"/>
+                                <pic:cNvPr id="1074779829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702990792" name="Picture">
+                        <wp:docPr id="2085831576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702990792" name="Picture"/>
+                                <pic:cNvPr id="2085831576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025487657" name="Picture">
+                        <wp:docPr id="1112723723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025487657" name="Picture"/>
+                                <pic:cNvPr id="1112723723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449731759" name="Picture">
+                        <wp:docPr id="2147047701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449731759" name="Picture"/>
+                                <pic:cNvPr id="2147047701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996704160" name="Picture">
+                        <wp:docPr id="724609054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996704160" name="Picture"/>
+                                <pic:cNvPr id="724609054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925728409" name="Picture">
+                        <wp:docPr id="243684509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925728409" name="Picture"/>
+                                <pic:cNvPr id="243684509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145242362" name="Picture">
+                        <wp:docPr id="1261154446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145242362" name="Picture"/>
+                                <pic:cNvPr id="1261154446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583779264" name="Picture">
+                        <wp:docPr id="1624229675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583779264" name="Picture"/>
+                                <pic:cNvPr id="1624229675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000910505" name="Picture">
+                        <wp:docPr id="159672757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000910505" name="Picture"/>
+                                <pic:cNvPr id="159672757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091694806" name="Picture">
+                        <wp:docPr id="1725674826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091694806" name="Picture"/>
+                                <pic:cNvPr id="1725674826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656300606" name="Picture">
+                        <wp:docPr id="1002937577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656300606" name="Picture"/>
+                                <pic:cNvPr id="1002937577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494094637" name="Picture">
+                        <wp:docPr id="1683138747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494094637" name="Picture"/>
+                                <pic:cNvPr id="1683138747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226215974" name="Picture">
+                  <wp:docPr id="1412634350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226215974" name="Picture"/>
+                          <pic:cNvPr id="1412634350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636448996" name="Picture">
+                  <wp:docPr id="1292556797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636448996" name="Picture"/>
+                          <pic:cNvPr id="1292556797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323917313" name="Picture">
+                  <wp:docPr id="234492637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323917313" name="Picture"/>
+                          <pic:cNvPr id="234492637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686400796" name="Picture">
+                  <wp:docPr id="1523144072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686400796" name="Picture"/>
+                          <pic:cNvPr id="1523144072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911013800" name="Picture">
+                  <wp:docPr id="186385782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911013800" name="Picture"/>
+                          <pic:cNvPr id="186385782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298179565" name="Picture">
+                  <wp:docPr id="690502193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298179565" name="Picture"/>
+                          <pic:cNvPr id="690502193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561523123" name="Picture">
+                        <wp:docPr id="254810017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561523123" name="Picture"/>
+                                <pic:cNvPr id="254810017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336110502" name="Picture">
+                  <wp:docPr id="1833424221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336110502" name="Picture"/>
+                          <pic:cNvPr id="1833424221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277765762" name="Picture">
+                  <wp:docPr id="1039902072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277765762" name="Picture"/>
+                          <pic:cNvPr id="1039902072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107791839" name="Picture">
+                  <wp:docPr id="855187577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107791839" name="Picture"/>
+                          <pic:cNvPr id="855187577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651641801" name="Picture">
+                  <wp:docPr id="2061008288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651641801" name="Picture"/>
+                          <pic:cNvPr id="2061008288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017648287" name="Picture">
+                  <wp:docPr id="580182144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017648287" name="Picture"/>
+                          <pic:cNvPr id="580182144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086391813" name="Picture">
+                  <wp:docPr id="1761039799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086391813" name="Picture"/>
+                          <pic:cNvPr id="1761039799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797412609" name="Picture">
+                        <wp:docPr id="426462859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797412609" name="Picture"/>
+                                <pic:cNvPr id="426462859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817365535" name="Picture">
+                  <wp:docPr id="812276822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817365535" name="Picture"/>
+                          <pic:cNvPr id="812276822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621872587" name="Picture">
+                  <wp:docPr id="629120792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621872587" name="Picture"/>
+                          <pic:cNvPr id="629120792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892829290" name="Picture">
+                  <wp:docPr id="891520050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892829290" name="Picture"/>
+                          <pic:cNvPr id="891520050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532651924" name="Picture">
+                  <wp:docPr id="1312534196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532651924" name="Picture"/>
+                          <pic:cNvPr id="1312534196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711183190" name="Picture">
+                  <wp:docPr id="1423599334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711183190" name="Picture"/>
+                          <pic:cNvPr id="1423599334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196480394" name="Picture">
+                  <wp:docPr id="52188182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196480394" name="Picture"/>
+                          <pic:cNvPr id="52188182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553794189" name="Picture">
+                        <wp:docPr id="1675675053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553794189" name="Picture"/>
+                                <pic:cNvPr id="1675675053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658176599" name="Picture">
+                  <wp:docPr id="1716579098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658176599" name="Picture"/>
+                          <pic:cNvPr id="1716579098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090517991" name="Picture">
+                  <wp:docPr id="149683989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090517991" name="Picture"/>
+                          <pic:cNvPr id="149683989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209470869" name="Picture">
+                  <wp:docPr id="1833147912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209470869" name="Picture"/>
+                          <pic:cNvPr id="1833147912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963868090" name="Picture">
+                  <wp:docPr id="4939640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963868090" name="Picture"/>
+                          <pic:cNvPr id="4939640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334248590" name="Picture">
+                  <wp:docPr id="1460603699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334248590" name="Picture"/>
+                          <pic:cNvPr id="1460603699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677194433" name="Picture">
+                  <wp:docPr id="651000836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677194433" name="Picture"/>
+                          <pic:cNvPr id="651000836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753420433" name="Picture">
+                  <wp:docPr id="1314671343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753420433" name="Picture"/>
+                          <pic:cNvPr id="1314671343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769085942" name="Picture">
+                  <wp:docPr id="690125488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769085942" name="Picture"/>
+                          <pic:cNvPr id="690125488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054964807" name="Picture">
+                  <wp:docPr id="1211055809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054964807" name="Picture"/>
+                          <pic:cNvPr id="1211055809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696097732" name="Picture">
+                        <wp:docPr id="915940577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696097732" name="Picture"/>
+                                <pic:cNvPr id="915940577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824946386" name="Picture">
+                  <wp:docPr id="124833221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824946386" name="Picture"/>
+                          <pic:cNvPr id="124833221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131021296" name="Picture">
+                  <wp:docPr id="1680191983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131021296" name="Picture"/>
+                          <pic:cNvPr id="1680191983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726855068" name="Picture">
+                  <wp:docPr id="1840910043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726855068" name="Picture"/>
+                          <pic:cNvPr id="1840910043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703229418" name="Picture">
+                  <wp:docPr id="1636235790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703229418" name="Picture"/>
+                          <pic:cNvPr id="1636235790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795658050" name="Picture">
+                  <wp:docPr id="614189696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795658050" name="Picture"/>
+                          <pic:cNvPr id="614189696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815928744" name="Picture">
+                  <wp:docPr id="387366305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815928744" name="Picture"/>
+                          <pic:cNvPr id="387366305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211518761" name="Picture">
+                        <wp:docPr id="1563806847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211518761" name="Picture"/>
+                                <pic:cNvPr id="1563806847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115494424" name="Picture">
+                  <wp:docPr id="2137819597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115494424" name="Picture"/>
+                          <pic:cNvPr id="2137819597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331769093" name="Picture">
+                  <wp:docPr id="258938843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331769093" name="Picture"/>
+                          <pic:cNvPr id="258938843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828477506" name="Picture">
+                  <wp:docPr id="2022348324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828477506" name="Picture"/>
+                          <pic:cNvPr id="2022348324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>