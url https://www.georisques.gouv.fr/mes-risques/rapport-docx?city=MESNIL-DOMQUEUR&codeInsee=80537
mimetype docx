--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573916629" name="Picture">
+                  <wp:docPr id="1580880511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573916629" name="Picture"/>
+                          <pic:cNvPr id="1580880511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595397948" name="Picture">
+                  <wp:docPr id="604543029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595397948" name="Picture"/>
+                          <pic:cNvPr id="604543029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79364093" name="Picture">
+                        <wp:docPr id="1417903627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79364093" name="Picture"/>
+                                <pic:cNvPr id="1417903627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871604033" name="Picture">
+                  <wp:docPr id="1770943460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871604033" name="Picture"/>
+                          <pic:cNvPr id="1770943460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4041812" name="Picture">
+                  <wp:docPr id="41752240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4041812" name="Picture"/>
+                          <pic:cNvPr id="41752240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639250666" name="Picture">
+                  <wp:docPr id="1667132716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639250666" name="Picture"/>
+                          <pic:cNvPr id="1667132716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443935937" name="Picture">
+                  <wp:docPr id="2141365106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443935937" name="Picture"/>
+                          <pic:cNvPr id="2141365106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900870956" name="Picture">
+                  <wp:docPr id="173720190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900870956" name="Picture"/>
+                          <pic:cNvPr id="173720190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245897273" name="Picture">
+                        <wp:docPr id="1350349128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245897273" name="Picture"/>
+                                <pic:cNvPr id="1350349128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872221409" name="Picture">
+                        <wp:docPr id="580127964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872221409" name="Picture"/>
+                                <pic:cNvPr id="580127964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399881819" name="Picture">
+                        <wp:docPr id="709560922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399881819" name="Picture"/>
+                                <pic:cNvPr id="709560922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580654596" name="Picture">
+                        <wp:docPr id="36568041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580654596" name="Picture"/>
+                                <pic:cNvPr id="36568041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309081905" name="Picture">
+                        <wp:docPr id="1392568087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309081905" name="Picture"/>
+                                <pic:cNvPr id="1392568087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711202998" name="Picture">
+                        <wp:docPr id="1595275794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711202998" name="Picture"/>
+                                <pic:cNvPr id="1595275794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366087285" name="Picture">
+                        <wp:docPr id="2022309144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366087285" name="Picture"/>
+                                <pic:cNvPr id="2022309144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255090513" name="Picture">
+                        <wp:docPr id="578236173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255090513" name="Picture"/>
+                                <pic:cNvPr id="578236173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705190097" name="Picture">
+                        <wp:docPr id="174783771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705190097" name="Picture"/>
+                                <pic:cNvPr id="174783771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442115396" name="Picture">
+                        <wp:docPr id="331451084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442115396" name="Picture"/>
+                                <pic:cNvPr id="331451084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673091052" name="Picture">
+                        <wp:docPr id="1994059820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673091052" name="Picture"/>
+                                <pic:cNvPr id="1994059820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156935387" name="Picture">
+                        <wp:docPr id="1572895210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156935387" name="Picture"/>
+                                <pic:cNvPr id="1572895210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85439664" name="Picture">
+                        <wp:docPr id="800200191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85439664" name="Picture"/>
+                                <pic:cNvPr id="800200191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995821684" name="Picture">
+                        <wp:docPr id="115826700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995821684" name="Picture"/>
+                                <pic:cNvPr id="115826700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914329433" name="Picture">
+                        <wp:docPr id="1908489012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914329433" name="Picture"/>
+                                <pic:cNvPr id="1908489012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147125601" name="Picture">
+                  <wp:docPr id="1030171297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147125601" name="Picture"/>
+                          <pic:cNvPr id="1030171297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206829875" name="Picture">
+                  <wp:docPr id="262864199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206829875" name="Picture"/>
+                          <pic:cNvPr id="262864199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145733960" name="Picture">
+                  <wp:docPr id="558437258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145733960" name="Picture"/>
+                          <pic:cNvPr id="558437258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171160922" name="Picture">
+                  <wp:docPr id="110251634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171160922" name="Picture"/>
+                          <pic:cNvPr id="110251634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161726935" name="Picture">
+                  <wp:docPr id="570030733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161726935" name="Picture"/>
+                          <pic:cNvPr id="570030733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441527134" name="Picture">
+                  <wp:docPr id="1661861332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441527134" name="Picture"/>
+                          <pic:cNvPr id="1661861332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230174112" name="Picture">
+                        <wp:docPr id="252776352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230174112" name="Picture"/>
+                                <pic:cNvPr id="252776352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691813262" name="Picture">
+                        <wp:docPr id="1323754734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691813262" name="Picture"/>
+                                <pic:cNvPr id="1323754734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472371750" name="Picture">
+                  <wp:docPr id="38882617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472371750" name="Picture"/>
+                          <pic:cNvPr id="38882617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136350896" name="Picture">
+                  <wp:docPr id="1540791113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136350896" name="Picture"/>
+                          <pic:cNvPr id="1540791113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082664561" name="Picture">
+                  <wp:docPr id="577688905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082664561" name="Picture"/>
+                          <pic:cNvPr id="577688905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866727282" name="Picture">
+                  <wp:docPr id="511259386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866727282" name="Picture"/>
+                          <pic:cNvPr id="511259386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516800135" name="Picture">
+                  <wp:docPr id="406394636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516800135" name="Picture"/>
+                          <pic:cNvPr id="406394636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363186369" name="Picture">
+                  <wp:docPr id="1921170883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363186369" name="Picture"/>
+                          <pic:cNvPr id="1921170883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962033013" name="Picture">
+                        <wp:docPr id="587608217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962033013" name="Picture"/>
+                                <pic:cNvPr id="587608217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031051421" name="Picture">
+                  <wp:docPr id="1679710060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031051421" name="Picture"/>
+                          <pic:cNvPr id="1679710060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732942906" name="Picture">
+                  <wp:docPr id="1153778952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732942906" name="Picture"/>
+                          <pic:cNvPr id="1153778952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021203261" name="Picture">
+                  <wp:docPr id="1976811229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021203261" name="Picture"/>
+                          <pic:cNvPr id="1976811229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931093908" name="Picture">
+                  <wp:docPr id="1119394735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931093908" name="Picture"/>
+                          <pic:cNvPr id="1119394735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34925431" name="Picture">
+                  <wp:docPr id="556175122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34925431" name="Picture"/>
+                          <pic:cNvPr id="556175122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793678781" name="Picture">
+                  <wp:docPr id="876689973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793678781" name="Picture"/>
+                          <pic:cNvPr id="876689973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418929298" name="Picture">
+                  <wp:docPr id="2027525790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418929298" name="Picture"/>
+                          <pic:cNvPr id="2027525790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139859787" name="Picture">
+                  <wp:docPr id="1165265698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139859787" name="Picture"/>
+                          <pic:cNvPr id="1165265698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839793247" name="Picture">
+                  <wp:docPr id="937494977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839793247" name="Picture"/>
+                          <pic:cNvPr id="937494977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167862314" name="Picture">
+                  <wp:docPr id="13863487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167862314" name="Picture"/>
+                          <pic:cNvPr id="13863487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83581518" name="Picture">
+                  <wp:docPr id="1830522327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83581518" name="Picture"/>
+                          <pic:cNvPr id="1830522327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220840211" name="Picture">
+                  <wp:docPr id="1710496211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220840211" name="Picture"/>
+                          <pic:cNvPr id="1710496211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082779864" name="Picture">
+                        <wp:docPr id="512003501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082779864" name="Picture"/>
+                                <pic:cNvPr id="512003501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57378947" name="Picture">
+                  <wp:docPr id="1534801199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57378947" name="Picture"/>
+                          <pic:cNvPr id="1534801199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646843263" name="Picture">
+                  <wp:docPr id="229744610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646843263" name="Picture"/>
+                          <pic:cNvPr id="229744610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027005001" name="Picture">
+                  <wp:docPr id="1883131887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027005001" name="Picture"/>
+                          <pic:cNvPr id="1883131887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986916128" name="Picture">
+                  <wp:docPr id="1804675224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986916128" name="Picture"/>
+                          <pic:cNvPr id="1804675224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344053612" name="Picture">
+                  <wp:docPr id="1416826713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344053612" name="Picture"/>
+                          <pic:cNvPr id="1416826713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125775059" name="Picture">
+                  <wp:docPr id="1240466286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125775059" name="Picture"/>
+                          <pic:cNvPr id="1240466286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004629596" name="Picture">
+                        <wp:docPr id="1317424000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004629596" name="Picture"/>
+                                <pic:cNvPr id="1317424000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245170802" name="Picture">
+                  <wp:docPr id="2123484754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245170802" name="Picture"/>
+                          <pic:cNvPr id="2123484754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233800939" name="Picture">
+                  <wp:docPr id="1196436240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233800939" name="Picture"/>
+                          <pic:cNvPr id="1196436240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483549996" name="Picture">
+                  <wp:docPr id="1565253665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483549996" name="Picture"/>
+                          <pic:cNvPr id="1565253665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45801,57 +45801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615993677" name="Picture">
+                  <wp:docPr id="50453332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615993677" name="Picture"/>
+                          <pic:cNvPr id="50453332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45881,57 +45881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134850347" name="Picture">
+                  <wp:docPr id="543981052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134850347" name="Picture"/>
+                          <pic:cNvPr id="543981052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46360,57 +46360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021488063" name="Picture">
+                  <wp:docPr id="2040699423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021488063" name="Picture"/>
+                          <pic:cNvPr id="2040699423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48095,57 +48095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135526224" name="Picture">
+                  <wp:docPr id="198336386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135526224" name="Picture"/>
+                          <pic:cNvPr id="198336386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48166,57 +48166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306933638" name="Picture">
+                  <wp:docPr id="1209159833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306933638" name="Picture"/>
+                          <pic:cNvPr id="1209159833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48580,57 +48580,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685114070" name="Picture">
+                  <wp:docPr id="621631974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685114070" name="Picture"/>
+                          <pic:cNvPr id="621631974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>