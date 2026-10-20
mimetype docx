--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560425494" name="Picture">
+                  <wp:docPr id="1795685452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560425494" name="Picture"/>
+                          <pic:cNvPr id="1795685452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530624393" name="Picture">
+                  <wp:docPr id="2023991653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530624393" name="Picture"/>
+                          <pic:cNvPr id="2023991653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649111244" name="Picture">
+                        <wp:docPr id="485534158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649111244" name="Picture"/>
+                                <pic:cNvPr id="485534158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986592113" name="Picture">
+                  <wp:docPr id="1813615401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986592113" name="Picture"/>
+                          <pic:cNvPr id="1813615401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463090245" name="Picture">
+                  <wp:docPr id="308709594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463090245" name="Picture"/>
+                          <pic:cNvPr id="308709594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184871722" name="Picture">
+                  <wp:docPr id="744172789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184871722" name="Picture"/>
+                          <pic:cNvPr id="744172789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100774276" name="Picture">
+                  <wp:docPr id="878969379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100774276" name="Picture"/>
+                          <pic:cNvPr id="878969379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450114584" name="Picture">
+                  <wp:docPr id="793189173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450114584" name="Picture"/>
+                          <pic:cNvPr id="793189173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337463694" name="Picture">
+                        <wp:docPr id="579319535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337463694" name="Picture"/>
+                                <pic:cNvPr id="579319535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034586551" name="Picture">
+                        <wp:docPr id="437688551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034586551" name="Picture"/>
+                                <pic:cNvPr id="437688551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008036567" name="Picture">
+                        <wp:docPr id="1356846599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008036567" name="Picture"/>
+                                <pic:cNvPr id="1356846599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063641524" name="Picture">
+                        <wp:docPr id="1992125852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063641524" name="Picture"/>
+                                <pic:cNvPr id="1992125852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923090058" name="Picture">
+                        <wp:docPr id="1288415542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923090058" name="Picture"/>
+                                <pic:cNvPr id="1288415542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627321174" name="Picture">
+                        <wp:docPr id="593876825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627321174" name="Picture"/>
+                                <pic:cNvPr id="593876825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549137964" name="Picture">
+                        <wp:docPr id="958404922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549137964" name="Picture"/>
+                                <pic:cNvPr id="958404922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736883076" name="Picture">
+                        <wp:docPr id="1026559274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736883076" name="Picture"/>
+                                <pic:cNvPr id="1026559274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412227604" name="Picture">
+                        <wp:docPr id="900141295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412227604" name="Picture"/>
+                                <pic:cNvPr id="900141295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438516302" name="Picture">
+                        <wp:docPr id="983926926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438516302" name="Picture"/>
+                                <pic:cNvPr id="983926926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067172569" name="Picture">
+                        <wp:docPr id="92909112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067172569" name="Picture"/>
+                                <pic:cNvPr id="92909112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373754759" name="Picture">
+                        <wp:docPr id="302514214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373754759" name="Picture"/>
+                                <pic:cNvPr id="302514214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795784441" name="Picture">
+                        <wp:docPr id="938394783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795784441" name="Picture"/>
+                                <pic:cNvPr id="938394783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319028519" name="Picture">
+                        <wp:docPr id="1004752238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319028519" name="Picture"/>
+                                <pic:cNvPr id="1004752238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685368199" name="Picture">
+                        <wp:docPr id="1484894015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685368199" name="Picture"/>
+                                <pic:cNvPr id="1484894015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460304551" name="Picture">
+                  <wp:docPr id="910958118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460304551" name="Picture"/>
+                          <pic:cNvPr id="910958118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329590993" name="Picture">
+                  <wp:docPr id="1570091710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329590993" name="Picture"/>
+                          <pic:cNvPr id="1570091710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199209311" name="Picture">
+                  <wp:docPr id="1393981622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199209311" name="Picture"/>
+                          <pic:cNvPr id="1393981622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150700971" name="Picture">
+                  <wp:docPr id="1179474257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150700971" name="Picture"/>
+                          <pic:cNvPr id="1179474257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687425539" name="Picture">
+                  <wp:docPr id="1417137826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687425539" name="Picture"/>
+                          <pic:cNvPr id="1417137826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244801687" name="Picture">
+                  <wp:docPr id="511276185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244801687" name="Picture"/>
+                          <pic:cNvPr id="511276185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213434667" name="Picture">
+                        <wp:docPr id="619561746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213434667" name="Picture"/>
+                                <pic:cNvPr id="619561746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327812341" name="Picture">
+                  <wp:docPr id="851373270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327812341" name="Picture"/>
+                          <pic:cNvPr id="851373270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560329568" name="Picture">
+                  <wp:docPr id="1212998090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560329568" name="Picture"/>
+                          <pic:cNvPr id="1212998090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966816948" name="Picture">
+                  <wp:docPr id="41115266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966816948" name="Picture"/>
+                          <pic:cNvPr id="41115266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414751219" name="Picture">
+                  <wp:docPr id="1470203557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414751219" name="Picture"/>
+                          <pic:cNvPr id="1470203557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500595816" name="Picture">
+                  <wp:docPr id="289839386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500595816" name="Picture"/>
+                          <pic:cNvPr id="289839386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621650213" name="Picture">
+                  <wp:docPr id="1086379618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621650213" name="Picture"/>
+                          <pic:cNvPr id="1086379618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183197594" name="Picture">
+                        <wp:docPr id="351685732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183197594" name="Picture"/>
+                                <pic:cNvPr id="351685732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187340439" name="Picture">
+                  <wp:docPr id="196706359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187340439" name="Picture"/>
+                          <pic:cNvPr id="196706359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849245294" name="Picture">
+                  <wp:docPr id="1007396011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849245294" name="Picture"/>
+                          <pic:cNvPr id="1007396011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087102260" name="Picture">
+                  <wp:docPr id="733974297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087102260" name="Picture"/>
+                          <pic:cNvPr id="733974297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097429763" name="Picture">
+                  <wp:docPr id="1064236227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097429763" name="Picture"/>
+                          <pic:cNvPr id="1064236227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551359309" name="Picture">
+                  <wp:docPr id="472575242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551359309" name="Picture"/>
+                          <pic:cNvPr id="472575242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623277062" name="Picture">
+                  <wp:docPr id="201521504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623277062" name="Picture"/>
+                          <pic:cNvPr id="201521504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840809964" name="Picture">
+                        <wp:docPr id="156564280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840809964" name="Picture"/>
+                                <pic:cNvPr id="156564280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118156381" name="Picture">
+                  <wp:docPr id="1714035891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118156381" name="Picture"/>
+                          <pic:cNvPr id="1714035891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145534997" name="Picture">
+                  <wp:docPr id="1120344278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145534997" name="Picture"/>
+                          <pic:cNvPr id="1120344278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456225250" name="Picture">
+                  <wp:docPr id="1818535565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456225250" name="Picture"/>
+                          <pic:cNvPr id="1818535565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648102688" name="Picture">
+                  <wp:docPr id="461478983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648102688" name="Picture"/>
+                          <pic:cNvPr id="461478983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252919710" name="Picture">
+                  <wp:docPr id="1643787849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252919710" name="Picture"/>
+                          <pic:cNvPr id="1643787849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943130293" name="Picture">
+                  <wp:docPr id="686007349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943130293" name="Picture"/>
+                          <pic:cNvPr id="686007349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169553364" name="Picture">
+                  <wp:docPr id="631576488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169553364" name="Picture"/>
+                          <pic:cNvPr id="631576488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944467355" name="Picture">
+                  <wp:docPr id="1800266678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944467355" name="Picture"/>
+                          <pic:cNvPr id="1800266678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010515378" name="Picture">
+                  <wp:docPr id="1031015902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010515378" name="Picture"/>
+                          <pic:cNvPr id="1031015902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305945802" name="Picture">
+                        <wp:docPr id="507437574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305945802" name="Picture"/>
+                                <pic:cNvPr id="507437574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677659759" name="Picture">
+                  <wp:docPr id="54068962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677659759" name="Picture"/>
+                          <pic:cNvPr id="54068962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184094232" name="Picture">
+                  <wp:docPr id="980212641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184094232" name="Picture"/>
+                          <pic:cNvPr id="980212641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657605187" name="Picture">
+                  <wp:docPr id="935461282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657605187" name="Picture"/>
+                          <pic:cNvPr id="935461282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105661048" name="Picture">
+                  <wp:docPr id="535629883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105661048" name="Picture"/>
+                          <pic:cNvPr id="535629883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312298681" name="Picture">
+                  <wp:docPr id="1825511708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312298681" name="Picture"/>
+                          <pic:cNvPr id="1825511708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855311052" name="Picture">
+                  <wp:docPr id="1641742692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855311052" name="Picture"/>
+                          <pic:cNvPr id="1641742692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107214400" name="Picture">
+                        <wp:docPr id="156080210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107214400" name="Picture"/>
+                                <pic:cNvPr id="156080210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21862175" name="Picture">
+                  <wp:docPr id="807692350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21862175" name="Picture"/>
+                          <pic:cNvPr id="807692350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973758112" name="Picture">
+                  <wp:docPr id="37980323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973758112" name="Picture"/>
+                          <pic:cNvPr id="37980323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585905409" name="Picture">
+                  <wp:docPr id="1157068956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585905409" name="Picture"/>
+                          <pic:cNvPr id="1157068956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>