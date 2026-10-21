--- v1 (2026-10-20)
+++ v2 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795685452" name="Picture">
+                  <wp:docPr id="1704242365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795685452" name="Picture"/>
+                          <pic:cNvPr id="1704242365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023991653" name="Picture">
+                  <wp:docPr id="1048569538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023991653" name="Picture"/>
+                          <pic:cNvPr id="1048569538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485534158" name="Picture">
+                        <wp:docPr id="1383761884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485534158" name="Picture"/>
+                                <pic:cNvPr id="1383761884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813615401" name="Picture">
+                  <wp:docPr id="1186573187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813615401" name="Picture"/>
+                          <pic:cNvPr id="1186573187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308709594" name="Picture">
+                  <wp:docPr id="551549244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308709594" name="Picture"/>
+                          <pic:cNvPr id="551549244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744172789" name="Picture">
+                  <wp:docPr id="982873368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744172789" name="Picture"/>
+                          <pic:cNvPr id="982873368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878969379" name="Picture">
+                  <wp:docPr id="670917943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878969379" name="Picture"/>
+                          <pic:cNvPr id="670917943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793189173" name="Picture">
+                  <wp:docPr id="1095993963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793189173" name="Picture"/>
+                          <pic:cNvPr id="1095993963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579319535" name="Picture">
+                        <wp:docPr id="237459058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579319535" name="Picture"/>
+                                <pic:cNvPr id="237459058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437688551" name="Picture">
+                        <wp:docPr id="1877587578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437688551" name="Picture"/>
+                                <pic:cNvPr id="1877587578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356846599" name="Picture">
+                        <wp:docPr id="2035983900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356846599" name="Picture"/>
+                                <pic:cNvPr id="2035983900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992125852" name="Picture">
+                        <wp:docPr id="1266652238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992125852" name="Picture"/>
+                                <pic:cNvPr id="1266652238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288415542" name="Picture">
+                        <wp:docPr id="1414473599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288415542" name="Picture"/>
+                                <pic:cNvPr id="1414473599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593876825" name="Picture">
+                        <wp:docPr id="240961500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593876825" name="Picture"/>
+                                <pic:cNvPr id="240961500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958404922" name="Picture">
+                        <wp:docPr id="1330262239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958404922" name="Picture"/>
+                                <pic:cNvPr id="1330262239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026559274" name="Picture">
+                        <wp:docPr id="261761070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026559274" name="Picture"/>
+                                <pic:cNvPr id="261761070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900141295" name="Picture">
+                        <wp:docPr id="418217001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900141295" name="Picture"/>
+                                <pic:cNvPr id="418217001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983926926" name="Picture">
+                        <wp:docPr id="1935168268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983926926" name="Picture"/>
+                                <pic:cNvPr id="1935168268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92909112" name="Picture">
+                        <wp:docPr id="1714195378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92909112" name="Picture"/>
+                                <pic:cNvPr id="1714195378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302514214" name="Picture">
+                        <wp:docPr id="155024178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302514214" name="Picture"/>
+                                <pic:cNvPr id="155024178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938394783" name="Picture">
+                        <wp:docPr id="233224835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938394783" name="Picture"/>
+                                <pic:cNvPr id="233224835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004752238" name="Picture">
+                        <wp:docPr id="1297177319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004752238" name="Picture"/>
+                                <pic:cNvPr id="1297177319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484894015" name="Picture">
+                        <wp:docPr id="254049599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484894015" name="Picture"/>
+                                <pic:cNvPr id="254049599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910958118" name="Picture">
+                  <wp:docPr id="346941217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910958118" name="Picture"/>
+                          <pic:cNvPr id="346941217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570091710" name="Picture">
+                  <wp:docPr id="1378532821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570091710" name="Picture"/>
+                          <pic:cNvPr id="1378532821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393981622" name="Picture">
+                  <wp:docPr id="1955339932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393981622" name="Picture"/>
+                          <pic:cNvPr id="1955339932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179474257" name="Picture">
+                  <wp:docPr id="1903110762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179474257" name="Picture"/>
+                          <pic:cNvPr id="1903110762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417137826" name="Picture">
+                  <wp:docPr id="1585525113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417137826" name="Picture"/>
+                          <pic:cNvPr id="1585525113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511276185" name="Picture">
+                  <wp:docPr id="69352158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511276185" name="Picture"/>
+                          <pic:cNvPr id="69352158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619561746" name="Picture">
+                        <wp:docPr id="2073362802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619561746" name="Picture"/>
+                                <pic:cNvPr id="2073362802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851373270" name="Picture">
+                  <wp:docPr id="1734660701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851373270" name="Picture"/>
+                          <pic:cNvPr id="1734660701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212998090" name="Picture">
+                  <wp:docPr id="264548157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212998090" name="Picture"/>
+                          <pic:cNvPr id="264548157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41115266" name="Picture">
+                  <wp:docPr id="1544139046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41115266" name="Picture"/>
+                          <pic:cNvPr id="1544139046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470203557" name="Picture">
+                  <wp:docPr id="1149430591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470203557" name="Picture"/>
+                          <pic:cNvPr id="1149430591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289839386" name="Picture">
+                  <wp:docPr id="1479781834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289839386" name="Picture"/>
+                          <pic:cNvPr id="1479781834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086379618" name="Picture">
+                  <wp:docPr id="662932128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086379618" name="Picture"/>
+                          <pic:cNvPr id="662932128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351685732" name="Picture">
+                        <wp:docPr id="274696873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351685732" name="Picture"/>
+                                <pic:cNvPr id="274696873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196706359" name="Picture">
+                  <wp:docPr id="369618441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196706359" name="Picture"/>
+                          <pic:cNvPr id="369618441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007396011" name="Picture">
+                  <wp:docPr id="409672353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007396011" name="Picture"/>
+                          <pic:cNvPr id="409672353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733974297" name="Picture">
+                  <wp:docPr id="242791783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733974297" name="Picture"/>
+                          <pic:cNvPr id="242791783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064236227" name="Picture">
+                  <wp:docPr id="1060545804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064236227" name="Picture"/>
+                          <pic:cNvPr id="1060545804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472575242" name="Picture">
+                  <wp:docPr id="912804776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472575242" name="Picture"/>
+                          <pic:cNvPr id="912804776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201521504" name="Picture">
+                  <wp:docPr id="1025466430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201521504" name="Picture"/>
+                          <pic:cNvPr id="1025466430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156564280" name="Picture">
+                        <wp:docPr id="241070869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156564280" name="Picture"/>
+                                <pic:cNvPr id="241070869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714035891" name="Picture">
+                  <wp:docPr id="1529473087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714035891" name="Picture"/>
+                          <pic:cNvPr id="1529473087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120344278" name="Picture">
+                  <wp:docPr id="611707981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120344278" name="Picture"/>
+                          <pic:cNvPr id="611707981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818535565" name="Picture">
+                  <wp:docPr id="1498346765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818535565" name="Picture"/>
+                          <pic:cNvPr id="1498346765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461478983" name="Picture">
+                  <wp:docPr id="1845562777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461478983" name="Picture"/>
+                          <pic:cNvPr id="1845562777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643787849" name="Picture">
+                  <wp:docPr id="1704821648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643787849" name="Picture"/>
+                          <pic:cNvPr id="1704821648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686007349" name="Picture">
+                  <wp:docPr id="1272313011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686007349" name="Picture"/>
+                          <pic:cNvPr id="1272313011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631576488" name="Picture">
+                  <wp:docPr id="2081583142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631576488" name="Picture"/>
+                          <pic:cNvPr id="2081583142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800266678" name="Picture">
+                  <wp:docPr id="785556212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800266678" name="Picture"/>
+                          <pic:cNvPr id="785556212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031015902" name="Picture">
+                  <wp:docPr id="1752590956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031015902" name="Picture"/>
+                          <pic:cNvPr id="1752590956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507437574" name="Picture">
+                        <wp:docPr id="207053937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507437574" name="Picture"/>
+                                <pic:cNvPr id="207053937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54068962" name="Picture">
+                  <wp:docPr id="1462327965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54068962" name="Picture"/>
+                          <pic:cNvPr id="1462327965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980212641" name="Picture">
+                  <wp:docPr id="1102306556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980212641" name="Picture"/>
+                          <pic:cNvPr id="1102306556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935461282" name="Picture">
+                  <wp:docPr id="340044937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935461282" name="Picture"/>
+                          <pic:cNvPr id="340044937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535629883" name="Picture">
+                  <wp:docPr id="1247032794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535629883" name="Picture"/>
+                          <pic:cNvPr id="1247032794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825511708" name="Picture">
+                  <wp:docPr id="1882475281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825511708" name="Picture"/>
+                          <pic:cNvPr id="1882475281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641742692" name="Picture">
+                  <wp:docPr id="1120474933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641742692" name="Picture"/>
+                          <pic:cNvPr id="1120474933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="156080210" name="Picture">
+                        <wp:docPr id="484326666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="156080210" name="Picture"/>
+                                <pic:cNvPr id="484326666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807692350" name="Picture">
+                  <wp:docPr id="379904283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807692350" name="Picture"/>
+                          <pic:cNvPr id="379904283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37980323" name="Picture">
+                  <wp:docPr id="997933361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37980323" name="Picture"/>
+                          <pic:cNvPr id="997933361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157068956" name="Picture">
+                  <wp:docPr id="144596096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157068956" name="Picture"/>
+                          <pic:cNvPr id="144596096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>