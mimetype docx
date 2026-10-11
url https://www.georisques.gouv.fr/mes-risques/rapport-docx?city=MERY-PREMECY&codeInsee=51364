--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145944567" name="Picture">
+                  <wp:docPr id="366679520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145944567" name="Picture"/>
+                          <pic:cNvPr id="366679520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593974337" name="Picture">
+                  <wp:docPr id="548543647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593974337" name="Picture"/>
+                          <pic:cNvPr id="548543647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107920895" name="Picture">
+                        <wp:docPr id="1037669545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107920895" name="Picture"/>
+                                <pic:cNvPr id="1037669545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784908453" name="Picture">
+                  <wp:docPr id="1620150445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784908453" name="Picture"/>
+                          <pic:cNvPr id="1620150445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780530099" name="Picture">
+                  <wp:docPr id="1697901030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780530099" name="Picture"/>
+                          <pic:cNvPr id="1697901030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362998225" name="Picture">
+                  <wp:docPr id="1570641618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362998225" name="Picture"/>
+                          <pic:cNvPr id="1570641618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650571414" name="Picture">
+                  <wp:docPr id="271238321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650571414" name="Picture"/>
+                          <pic:cNvPr id="271238321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200480142" name="Picture">
+                  <wp:docPr id="1362500847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200480142" name="Picture"/>
+                          <pic:cNvPr id="1362500847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779035951" name="Picture">
+                        <wp:docPr id="2069824828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779035951" name="Picture"/>
+                                <pic:cNvPr id="2069824828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631464496" name="Picture">
+                        <wp:docPr id="1231271503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631464496" name="Picture"/>
+                                <pic:cNvPr id="1231271503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110028464" name="Picture">
+                        <wp:docPr id="1987237531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110028464" name="Picture"/>
+                                <pic:cNvPr id="1987237531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091358313" name="Picture">
+                        <wp:docPr id="39508403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091358313" name="Picture"/>
+                                <pic:cNvPr id="39508403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616860523" name="Picture">
+                        <wp:docPr id="1561565620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616860523" name="Picture"/>
+                                <pic:cNvPr id="1561565620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492497858" name="Picture">
+                        <wp:docPr id="1009239172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492497858" name="Picture"/>
+                                <pic:cNvPr id="1009239172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308949407" name="Picture">
+                        <wp:docPr id="1461605923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308949407" name="Picture"/>
+                                <pic:cNvPr id="1461605923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21636967" name="Picture">
+                        <wp:docPr id="1055491383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21636967" name="Picture"/>
+                                <pic:cNvPr id="1055491383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123623255" name="Picture">
+                        <wp:docPr id="564813602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123623255" name="Picture"/>
+                                <pic:cNvPr id="564813602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859850208" name="Picture">
+                        <wp:docPr id="685395255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859850208" name="Picture"/>
+                                <pic:cNvPr id="685395255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24251469" name="Picture">
+                        <wp:docPr id="571022063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24251469" name="Picture"/>
+                                <pic:cNvPr id="571022063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053041132" name="Picture">
+                        <wp:docPr id="1039274855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053041132" name="Picture"/>
+                                <pic:cNvPr id="1039274855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149038832" name="Picture">
+                        <wp:docPr id="1450093997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149038832" name="Picture"/>
+                                <pic:cNvPr id="1450093997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266975687" name="Picture">
+                        <wp:docPr id="1818885277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266975687" name="Picture"/>
+                                <pic:cNvPr id="1818885277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587402397" name="Picture">
+                        <wp:docPr id="501520015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587402397" name="Picture"/>
+                                <pic:cNvPr id="501520015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726963008" name="Picture">
+                  <wp:docPr id="6340176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726963008" name="Picture"/>
+                          <pic:cNvPr id="6340176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258982851" name="Picture">
+                  <wp:docPr id="1143433639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258982851" name="Picture"/>
+                          <pic:cNvPr id="1143433639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530028594" name="Picture">
+                  <wp:docPr id="1134116595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530028594" name="Picture"/>
+                          <pic:cNvPr id="1134116595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088527456" name="Picture">
+                  <wp:docPr id="1944518173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088527456" name="Picture"/>
+                          <pic:cNvPr id="1944518173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193749480" name="Picture">
+                  <wp:docPr id="400176709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193749480" name="Picture"/>
+                          <pic:cNvPr id="400176709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75866328" name="Picture">
+                  <wp:docPr id="1623712558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75866328" name="Picture"/>
+                          <pic:cNvPr id="1623712558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888112291" name="Picture">
+                        <wp:docPr id="1811522274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888112291" name="Picture"/>
+                                <pic:cNvPr id="1811522274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249382705" name="Picture">
+                  <wp:docPr id="1050392337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249382705" name="Picture"/>
+                          <pic:cNvPr id="1050392337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183881704" name="Picture">
+                  <wp:docPr id="662862173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183881704" name="Picture"/>
+                          <pic:cNvPr id="662862173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691171023" name="Picture">
+                  <wp:docPr id="30028285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691171023" name="Picture"/>
+                          <pic:cNvPr id="30028285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15376345" name="Picture">
+                  <wp:docPr id="1295187401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15376345" name="Picture"/>
+                          <pic:cNvPr id="1295187401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576150513" name="Picture">
+                  <wp:docPr id="1646097229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576150513" name="Picture"/>
+                          <pic:cNvPr id="1646097229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464500413" name="Picture">
+                  <wp:docPr id="672508218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464500413" name="Picture"/>
+                          <pic:cNvPr id="672508218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115422589" name="Picture">
+                        <wp:docPr id="1747562659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115422589" name="Picture"/>
+                                <pic:cNvPr id="1747562659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526465523" name="Picture">
+                  <wp:docPr id="356203373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526465523" name="Picture"/>
+                          <pic:cNvPr id="356203373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157529941" name="Picture">
+                  <wp:docPr id="1259893214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157529941" name="Picture"/>
+                          <pic:cNvPr id="1259893214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999997448" name="Picture">
+                  <wp:docPr id="205332414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999997448" name="Picture"/>
+                          <pic:cNvPr id="205332414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712280471" name="Picture">
+                  <wp:docPr id="846065067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712280471" name="Picture"/>
+                          <pic:cNvPr id="846065067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334669621" name="Picture">
+                  <wp:docPr id="1948757521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334669621" name="Picture"/>
+                          <pic:cNvPr id="1948757521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871143240" name="Picture">
+                  <wp:docPr id="2043939402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871143240" name="Picture"/>
+                          <pic:cNvPr id="2043939402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899312423" name="Picture">
+                        <wp:docPr id="430464863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899312423" name="Picture"/>
+                                <pic:cNvPr id="430464863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742241259" name="Picture">
+                  <wp:docPr id="1056266771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742241259" name="Picture"/>
+                          <pic:cNvPr id="1056266771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205891383" name="Picture">
+                  <wp:docPr id="2069330591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205891383" name="Picture"/>
+                          <pic:cNvPr id="2069330591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793078987" name="Picture">
+                  <wp:docPr id="543064077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793078987" name="Picture"/>
+                          <pic:cNvPr id="543064077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275900454" name="Picture">
+                  <wp:docPr id="596220374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275900454" name="Picture"/>
+                          <pic:cNvPr id="596220374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825002240" name="Picture">
+                  <wp:docPr id="1674218682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825002240" name="Picture"/>
+                          <pic:cNvPr id="1674218682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511110528" name="Picture">
+                  <wp:docPr id="926955046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511110528" name="Picture"/>
+                          <pic:cNvPr id="926955046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651444575" name="Picture">
+                  <wp:docPr id="928228483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651444575" name="Picture"/>
+                          <pic:cNvPr id="928228483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679117963" name="Picture">
+                  <wp:docPr id="140573563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679117963" name="Picture"/>
+                          <pic:cNvPr id="140573563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54971570" name="Picture">
+                  <wp:docPr id="1173702614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54971570" name="Picture"/>
+                          <pic:cNvPr id="1173702614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745205471" name="Picture">
+                        <wp:docPr id="2145776263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745205471" name="Picture"/>
+                                <pic:cNvPr id="2145776263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569970737" name="Picture">
+                  <wp:docPr id="272748890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569970737" name="Picture"/>
+                          <pic:cNvPr id="272748890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562407255" name="Picture">
+                  <wp:docPr id="1425898533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562407255" name="Picture"/>
+                          <pic:cNvPr id="1425898533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525985417" name="Picture">
+                  <wp:docPr id="1038813675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525985417" name="Picture"/>
+                          <pic:cNvPr id="1038813675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941343349" name="Picture">
+                  <wp:docPr id="287818383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941343349" name="Picture"/>
+                          <pic:cNvPr id="287818383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890500448" name="Picture">
+                  <wp:docPr id="1944962023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890500448" name="Picture"/>
+                          <pic:cNvPr id="1944962023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161057349" name="Picture">
+                  <wp:docPr id="1115204530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161057349" name="Picture"/>
+                          <pic:cNvPr id="1115204530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364458372" name="Picture">
+                        <wp:docPr id="1843262808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364458372" name="Picture"/>
+                                <pic:cNvPr id="1843262808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908204951" name="Picture">
+                  <wp:docPr id="1786766954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908204951" name="Picture"/>
+                          <pic:cNvPr id="1786766954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766850948" name="Picture">
+                  <wp:docPr id="140319078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766850948" name="Picture"/>
+                          <pic:cNvPr id="140319078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819757678" name="Picture">
+                  <wp:docPr id="790861860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819757678" name="Picture"/>
+                          <pic:cNvPr id="790861860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>