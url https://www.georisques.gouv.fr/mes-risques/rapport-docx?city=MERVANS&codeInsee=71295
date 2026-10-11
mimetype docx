--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774941731" name="Picture">
+                  <wp:docPr id="1978615629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774941731" name="Picture"/>
+                          <pic:cNvPr id="1978615629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322743673" name="Picture">
+                  <wp:docPr id="326988465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322743673" name="Picture"/>
+                          <pic:cNvPr id="326988465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881159064" name="Picture">
+                        <wp:docPr id="199053124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881159064" name="Picture"/>
+                                <pic:cNvPr id="199053124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22942435" name="Picture">
+                  <wp:docPr id="1409964607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22942435" name="Picture"/>
+                          <pic:cNvPr id="1409964607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342529234" name="Picture">
+                  <wp:docPr id="172676407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342529234" name="Picture"/>
+                          <pic:cNvPr id="172676407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077918665" name="Picture">
+                  <wp:docPr id="1204734929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077918665" name="Picture"/>
+                          <pic:cNvPr id="1204734929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924687439" name="Picture">
+                  <wp:docPr id="48901311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924687439" name="Picture"/>
+                          <pic:cNvPr id="48901311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439361708" name="Picture">
+                  <wp:docPr id="101023210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439361708" name="Picture"/>
+                          <pic:cNvPr id="101023210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601863107" name="Picture">
+                        <wp:docPr id="1420666782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601863107" name="Picture"/>
+                                <pic:cNvPr id="1420666782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222578347" name="Picture">
+                        <wp:docPr id="873113496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222578347" name="Picture"/>
+                                <pic:cNvPr id="873113496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813680280" name="Picture">
+                        <wp:docPr id="1242572163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813680280" name="Picture"/>
+                                <pic:cNvPr id="1242572163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103329018" name="Picture">
+                        <wp:docPr id="1292632635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103329018" name="Picture"/>
+                                <pic:cNvPr id="1292632635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914285224" name="Picture">
+                        <wp:docPr id="193396458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914285224" name="Picture"/>
+                                <pic:cNvPr id="193396458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714189309" name="Picture">
+                        <wp:docPr id="1198675354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714189309" name="Picture"/>
+                                <pic:cNvPr id="1198675354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16890644" name="Picture">
+                        <wp:docPr id="18318912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16890644" name="Picture"/>
+                                <pic:cNvPr id="18318912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470048183" name="Picture">
+                        <wp:docPr id="1395528334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470048183" name="Picture"/>
+                                <pic:cNvPr id="1395528334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646596092" name="Picture">
+                        <wp:docPr id="618696698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646596092" name="Picture"/>
+                                <pic:cNvPr id="618696698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222252373" name="Picture">
+                        <wp:docPr id="459066957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222252373" name="Picture"/>
+                                <pic:cNvPr id="459066957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113644187" name="Picture">
+                        <wp:docPr id="1095595139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113644187" name="Picture"/>
+                                <pic:cNvPr id="1095595139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597009600" name="Picture">
+                        <wp:docPr id="850890264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597009600" name="Picture"/>
+                                <pic:cNvPr id="850890264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519448445" name="Picture">
+                        <wp:docPr id="1534289407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519448445" name="Picture"/>
+                                <pic:cNvPr id="1534289407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128195526" name="Picture">
+                        <wp:docPr id="547701035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128195526" name="Picture"/>
+                                <pic:cNvPr id="547701035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427778834" name="Picture">
+                        <wp:docPr id="1343789840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427778834" name="Picture"/>
+                                <pic:cNvPr id="1343789840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808863031" name="Picture">
+                  <wp:docPr id="746890093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808863031" name="Picture"/>
+                          <pic:cNvPr id="746890093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530701772" name="Picture">
+                  <wp:docPr id="2116912672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530701772" name="Picture"/>
+                          <pic:cNvPr id="2116912672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082196235" name="Picture">
+                  <wp:docPr id="509904622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082196235" name="Picture"/>
+                          <pic:cNvPr id="509904622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413511219" name="Picture">
+                  <wp:docPr id="717229743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413511219" name="Picture"/>
+                          <pic:cNvPr id="717229743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468341862" name="Picture">
+                  <wp:docPr id="357922431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468341862" name="Picture"/>
+                          <pic:cNvPr id="357922431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227750664" name="Picture">
+                  <wp:docPr id="1891912674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227750664" name="Picture"/>
+                          <pic:cNvPr id="1891912674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599108252" name="Picture">
+                        <wp:docPr id="1619347694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599108252" name="Picture"/>
+                                <pic:cNvPr id="1619347694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819475158" name="Picture">
+                  <wp:docPr id="2085130966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819475158" name="Picture"/>
+                          <pic:cNvPr id="2085130966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700921572" name="Picture">
+                  <wp:docPr id="1382311635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700921572" name="Picture"/>
+                          <pic:cNvPr id="1382311635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961182784" name="Picture">
+                  <wp:docPr id="409765449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961182784" name="Picture"/>
+                          <pic:cNvPr id="409765449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781462039" name="Picture">
+                  <wp:docPr id="475720435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781462039" name="Picture"/>
+                          <pic:cNvPr id="475720435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090294206" name="Picture">
+                  <wp:docPr id="691774436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090294206" name="Picture"/>
+                          <pic:cNvPr id="691774436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409336065" name="Picture">
+                  <wp:docPr id="670213772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409336065" name="Picture"/>
+                          <pic:cNvPr id="670213772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159765856" name="Picture">
+                        <wp:docPr id="370652110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159765856" name="Picture"/>
+                                <pic:cNvPr id="370652110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662923372" name="Picture">
+                        <wp:docPr id="1489408384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662923372" name="Picture"/>
+                                <pic:cNvPr id="1489408384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138900363" name="Picture">
+                  <wp:docPr id="1087425051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138900363" name="Picture"/>
+                          <pic:cNvPr id="1087425051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301076417" name="Picture">
+                  <wp:docPr id="3838371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301076417" name="Picture"/>
+                          <pic:cNvPr id="3838371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911560212" name="Picture">
+                  <wp:docPr id="1813793461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911560212" name="Picture"/>
+                          <pic:cNvPr id="1813793461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926434747" name="Picture">
+                  <wp:docPr id="1391169907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926434747" name="Picture"/>
+                          <pic:cNvPr id="1391169907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632744375" name="Picture">
+                  <wp:docPr id="1683222656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632744375" name="Picture"/>
+                          <pic:cNvPr id="1683222656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29005,57 +29005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900207294" name="Picture">
+                  <wp:docPr id="1327500618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900207294" name="Picture"/>
+                          <pic:cNvPr id="1327500618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30194,57 +30194,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556332434" name="Picture">
+                        <wp:docPr id="125440270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556332434" name="Picture"/>
+                                <pic:cNvPr id="125440270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32068,57 +32068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456984657" name="Picture">
+                  <wp:docPr id="201578333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456984657" name="Picture"/>
+                          <pic:cNvPr id="201578333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32157,57 +32157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56184464" name="Picture">
+                  <wp:docPr id="159651881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56184464" name="Picture"/>
+                          <pic:cNvPr id="159651881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32837,57 +32837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018169590" name="Picture">
+                  <wp:docPr id="2070366492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018169590" name="Picture"/>
+                          <pic:cNvPr id="2070366492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33898,57 +33898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530931586" name="Picture">
+                  <wp:docPr id="83724557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530931586" name="Picture"/>
+                          <pic:cNvPr id="83724557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34001,57 +34001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811696795" name="Picture">
+                  <wp:docPr id="1927631459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811696795" name="Picture"/>
+                          <pic:cNvPr id="1927631459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35459,57 +35459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991111909" name="Picture">
+                  <wp:docPr id="455152378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991111909" name="Picture"/>
+                          <pic:cNvPr id="455152378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36656,57 +36656,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725047575" name="Picture">
+                        <wp:docPr id="689160955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725047575" name="Picture"/>
+                                <pic:cNvPr id="689160955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39423,57 +39423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325476512" name="Picture">
+                  <wp:docPr id="7226261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325476512" name="Picture"/>
+                          <pic:cNvPr id="7226261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617497680" name="Picture">
+                  <wp:docPr id="1205749614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617497680" name="Picture"/>
+                          <pic:cNvPr id="1205749614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40156,57 +40156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400049989" name="Picture">
+                  <wp:docPr id="1886212468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400049989" name="Picture"/>
+                          <pic:cNvPr id="1886212468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41154,57 +41154,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474740154" name="Picture">
+                  <wp:docPr id="132148216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474740154" name="Picture"/>
+                          <pic:cNvPr id="132148216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41257,57 +41257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075779529" name="Picture">
+                  <wp:docPr id="774329066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075779529" name="Picture"/>
+                          <pic:cNvPr id="774329066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42634,57 +42634,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153184978" name="Picture">
+                  <wp:docPr id="97584547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153184978" name="Picture"/>
+                          <pic:cNvPr id="97584547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43777,57 +43777,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604037466" name="Picture">
+                        <wp:docPr id="937353154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604037466" name="Picture"/>
+                                <pic:cNvPr id="937353154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45048,57 +45048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410224347" name="Picture">
+                  <wp:docPr id="1101940642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410224347" name="Picture"/>
+                          <pic:cNvPr id="1101940642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45128,57 +45128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405411755" name="Picture">
+                  <wp:docPr id="2037948569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405411755" name="Picture"/>
+                          <pic:cNvPr id="2037948569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45607,57 +45607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122434375" name="Picture">
+                  <wp:docPr id="267580535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122434375" name="Picture"/>
+                          <pic:cNvPr id="267580535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47195,57 +47195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184265658" name="Picture">
+                  <wp:docPr id="1248248272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184265658" name="Picture"/>
+                          <pic:cNvPr id="1248248272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47266,57 +47266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126957303" name="Picture">
+                  <wp:docPr id="1990642797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126957303" name="Picture"/>
+                          <pic:cNvPr id="1990642797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47680,57 +47680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410392675" name="Picture">
+                  <wp:docPr id="1852825474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410392675" name="Picture"/>
+                          <pic:cNvPr id="1852825474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>