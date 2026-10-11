--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102064227" name="Picture">
+                  <wp:docPr id="1594737907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102064227" name="Picture"/>
+                          <pic:cNvPr id="1594737907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301605274" name="Picture">
+                  <wp:docPr id="765385504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301605274" name="Picture"/>
+                          <pic:cNvPr id="765385504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840348751" name="Picture">
+                        <wp:docPr id="1172154358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840348751" name="Picture"/>
+                                <pic:cNvPr id="1172154358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741264341" name="Picture">
+                  <wp:docPr id="1088988413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741264341" name="Picture"/>
+                          <pic:cNvPr id="1088988413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923013425" name="Picture">
+                  <wp:docPr id="1631944385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923013425" name="Picture"/>
+                          <pic:cNvPr id="1631944385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214000979" name="Picture">
+                  <wp:docPr id="1168320374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214000979" name="Picture"/>
+                          <pic:cNvPr id="1168320374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348944724" name="Picture">
+                  <wp:docPr id="403628418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348944724" name="Picture"/>
+                          <pic:cNvPr id="403628418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110071919" name="Picture">
+                  <wp:docPr id="514441224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110071919" name="Picture"/>
+                          <pic:cNvPr id="514441224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793617184" name="Picture">
+                        <wp:docPr id="2046390295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793617184" name="Picture"/>
+                                <pic:cNvPr id="2046390295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778013991" name="Picture">
+                        <wp:docPr id="1519159949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778013991" name="Picture"/>
+                                <pic:cNvPr id="1519159949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820234859" name="Picture">
+                        <wp:docPr id="199251693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820234859" name="Picture"/>
+                                <pic:cNvPr id="199251693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943665166" name="Picture">
+                        <wp:docPr id="1232533247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943665166" name="Picture"/>
+                                <pic:cNvPr id="1232533247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712036779" name="Picture">
+                        <wp:docPr id="579890533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712036779" name="Picture"/>
+                                <pic:cNvPr id="579890533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044562848" name="Picture">
+                        <wp:docPr id="568256111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044562848" name="Picture"/>
+                                <pic:cNvPr id="568256111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8828,57 +8828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626821073" name="Picture">
+                  <wp:docPr id="452200870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626821073" name="Picture"/>
+                          <pic:cNvPr id="452200870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8917,57 +8917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652917693" name="Picture">
+                  <wp:docPr id="724841604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652917693" name="Picture"/>
+                          <pic:cNvPr id="724841604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9561,57 +9561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590764429" name="Picture">
+                  <wp:docPr id="397240960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590764429" name="Picture"/>
+                          <pic:cNvPr id="397240960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10789,57 +10789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547232192" name="Picture">
+                  <wp:docPr id="864715224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547232192" name="Picture"/>
+                          <pic:cNvPr id="864715224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10892,57 +10892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041846648" name="Picture">
+                  <wp:docPr id="2054716492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041846648" name="Picture"/>
+                          <pic:cNvPr id="2054716492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12273,57 +12273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682783695" name="Picture">
+                  <wp:docPr id="1929961221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682783695" name="Picture"/>
+                          <pic:cNvPr id="1929961221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13416,57 +13416,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170617805" name="Picture">
+                        <wp:docPr id="1080540320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170617805" name="Picture"/>
+                                <pic:cNvPr id="1080540320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14805,57 +14805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199862411" name="Picture">
+                  <wp:docPr id="1573584131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199862411" name="Picture"/>
+                          <pic:cNvPr id="1573584131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14894,57 +14894,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013818261" name="Picture">
+                  <wp:docPr id="1402871335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013818261" name="Picture"/>
+                          <pic:cNvPr id="1402871335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15538,57 +15538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202659588" name="Picture">
+                  <wp:docPr id="778119752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202659588" name="Picture"/>
+                          <pic:cNvPr id="778119752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16536,57 +16536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452000541" name="Picture">
+                  <wp:docPr id="880782109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452000541" name="Picture"/>
+                          <pic:cNvPr id="880782109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16639,57 +16639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21484124" name="Picture">
+                  <wp:docPr id="217922703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21484124" name="Picture"/>
+                          <pic:cNvPr id="217922703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18016,57 +18016,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214116418" name="Picture">
+                  <wp:docPr id="1547647892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214116418" name="Picture"/>
+                          <pic:cNvPr id="1547647892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19159,57 +19159,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561792221" name="Picture">
+                        <wp:docPr id="1630131661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561792221" name="Picture"/>
+                                <pic:cNvPr id="1630131661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20380,57 +20380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887683464" name="Picture">
+                  <wp:docPr id="1148170727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887683464" name="Picture"/>
+                          <pic:cNvPr id="1148170727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237962191" name="Picture">
+                  <wp:docPr id="1717582111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237962191" name="Picture"/>
+                          <pic:cNvPr id="1717582111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20865,57 +20865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953476077" name="Picture">
+                  <wp:docPr id="675255910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953476077" name="Picture"/>
+                          <pic:cNvPr id="675255910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>