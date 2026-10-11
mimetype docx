--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209514995" name="Picture">
+                  <wp:docPr id="1826583011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209514995" name="Picture"/>
+                          <pic:cNvPr id="1826583011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995463898" name="Picture">
+                  <wp:docPr id="552466003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995463898" name="Picture"/>
+                          <pic:cNvPr id="552466003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159411881" name="Picture">
+                        <wp:docPr id="677056776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159411881" name="Picture"/>
+                                <pic:cNvPr id="677056776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520238686" name="Picture">
+                  <wp:docPr id="221569433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520238686" name="Picture"/>
+                          <pic:cNvPr id="221569433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136469297" name="Picture">
+                  <wp:docPr id="1213236240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136469297" name="Picture"/>
+                          <pic:cNvPr id="1213236240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250270130" name="Picture">
+                  <wp:docPr id="286263887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250270130" name="Picture"/>
+                          <pic:cNvPr id="286263887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268338106" name="Picture">
+                  <wp:docPr id="1303705443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268338106" name="Picture"/>
+                          <pic:cNvPr id="1303705443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951625556" name="Picture">
+                  <wp:docPr id="202924160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951625556" name="Picture"/>
+                          <pic:cNvPr id="202924160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140755815" name="Picture">
+                        <wp:docPr id="2081897971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140755815" name="Picture"/>
+                                <pic:cNvPr id="2081897971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4935099" name="Picture">
+                        <wp:docPr id="299898708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4935099" name="Picture"/>
+                                <pic:cNvPr id="299898708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830137426" name="Picture">
+                        <wp:docPr id="1888468168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830137426" name="Picture"/>
+                                <pic:cNvPr id="1888468168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027340215" name="Picture">
+                        <wp:docPr id="252143034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027340215" name="Picture"/>
+                                <pic:cNvPr id="252143034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914891799" name="Picture">
+                        <wp:docPr id="766203511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914891799" name="Picture"/>
+                                <pic:cNvPr id="766203511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797867223" name="Picture">
+                        <wp:docPr id="803888368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797867223" name="Picture"/>
+                                <pic:cNvPr id="803888368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792283023" name="Picture">
+                        <wp:docPr id="1779742867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792283023" name="Picture"/>
+                                <pic:cNvPr id="1779742867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963294165" name="Picture">
+                        <wp:docPr id="133421313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963294165" name="Picture"/>
+                                <pic:cNvPr id="133421313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653507763" name="Picture">
+                        <wp:docPr id="1582652521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653507763" name="Picture"/>
+                                <pic:cNvPr id="1582652521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584080952" name="Picture">
+                        <wp:docPr id="1228786200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584080952" name="Picture"/>
+                                <pic:cNvPr id="1228786200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108225981" name="Picture">
+                        <wp:docPr id="1796858330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108225981" name="Picture"/>
+                                <pic:cNvPr id="1796858330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829788327" name="Picture">
+                        <wp:docPr id="51246322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829788327" name="Picture"/>
+                                <pic:cNvPr id="51246322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550534969" name="Picture">
+                  <wp:docPr id="214120837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550534969" name="Picture"/>
+                          <pic:cNvPr id="214120837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850835815" name="Picture">
+                  <wp:docPr id="2057371377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850835815" name="Picture"/>
+                          <pic:cNvPr id="2057371377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287879216" name="Picture">
+                  <wp:docPr id="1263732707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287879216" name="Picture"/>
+                          <pic:cNvPr id="1263732707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683697468" name="Picture">
+                  <wp:docPr id="1651368729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683697468" name="Picture"/>
+                          <pic:cNvPr id="1651368729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537040157" name="Picture">
+                  <wp:docPr id="959401980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537040157" name="Picture"/>
+                          <pic:cNvPr id="959401980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252145047" name="Picture">
+                  <wp:docPr id="2551506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252145047" name="Picture"/>
+                          <pic:cNvPr id="2551506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270451003" name="Picture">
+                        <wp:docPr id="976630762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270451003" name="Picture"/>
+                                <pic:cNvPr id="976630762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786524397" name="Picture">
+                        <wp:docPr id="1480540390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786524397" name="Picture"/>
+                                <pic:cNvPr id="1480540390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290617837" name="Picture">
+                  <wp:docPr id="2056143862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290617837" name="Picture"/>
+                          <pic:cNvPr id="2056143862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617749301" name="Picture">
+                  <wp:docPr id="44527730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617749301" name="Picture"/>
+                          <pic:cNvPr id="44527730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30521666" name="Picture">
+                  <wp:docPr id="540883120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30521666" name="Picture"/>
+                          <pic:cNvPr id="540883120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595276837" name="Picture">
+                  <wp:docPr id="899951988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595276837" name="Picture"/>
+                          <pic:cNvPr id="899951988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934119447" name="Picture">
+                  <wp:docPr id="372575684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934119447" name="Picture"/>
+                          <pic:cNvPr id="372575684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930320127" name="Picture">
+                  <wp:docPr id="766198487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930320127" name="Picture"/>
+                          <pic:cNvPr id="766198487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711798137" name="Picture">
+                        <wp:docPr id="960419911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711798137" name="Picture"/>
+                                <pic:cNvPr id="960419911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733268198" name="Picture">
+                  <wp:docPr id="1316264013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733268198" name="Picture"/>
+                          <pic:cNvPr id="1316264013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011131335" name="Picture">
+                  <wp:docPr id="1102704684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011131335" name="Picture"/>
+                          <pic:cNvPr id="1102704684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344873016" name="Picture">
+                  <wp:docPr id="457716368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344873016" name="Picture"/>
+                          <pic:cNvPr id="457716368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802013491" name="Picture">
+                  <wp:docPr id="1728800757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802013491" name="Picture"/>
+                          <pic:cNvPr id="1728800757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284502140" name="Picture">
+                  <wp:docPr id="193789562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284502140" name="Picture"/>
+                          <pic:cNvPr id="193789562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826784177" name="Picture">
+                  <wp:docPr id="1895840608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826784177" name="Picture"/>
+                          <pic:cNvPr id="1895840608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580968212" name="Picture">
+                        <wp:docPr id="1640131284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580968212" name="Picture"/>
+                                <pic:cNvPr id="1640131284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649873001" name="Picture">
+                  <wp:docPr id="292128439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649873001" name="Picture"/>
+                          <pic:cNvPr id="292128439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477070111" name="Picture">
+                  <wp:docPr id="400323402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477070111" name="Picture"/>
+                          <pic:cNvPr id="400323402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817611719" name="Picture">
+                  <wp:docPr id="327755308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817611719" name="Picture"/>
+                          <pic:cNvPr id="327755308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394763192" name="Picture">
+                  <wp:docPr id="135879700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394763192" name="Picture"/>
+                          <pic:cNvPr id="135879700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437526788" name="Picture">
+                  <wp:docPr id="159910698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437526788" name="Picture"/>
+                          <pic:cNvPr id="159910698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245074992" name="Picture">
+                  <wp:docPr id="1546940744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245074992" name="Picture"/>
+                          <pic:cNvPr id="1546940744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966131214" name="Picture">
+                        <wp:docPr id="1827755445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966131214" name="Picture"/>
+                                <pic:cNvPr id="1827755445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664285332" name="Picture">
+                  <wp:docPr id="330356562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664285332" name="Picture"/>
+                          <pic:cNvPr id="330356562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980185227" name="Picture">
+                  <wp:docPr id="1642849427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980185227" name="Picture"/>
+                          <pic:cNvPr id="1642849427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205977964" name="Picture">
+                  <wp:docPr id="977819929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205977964" name="Picture"/>
+                          <pic:cNvPr id="977819929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>