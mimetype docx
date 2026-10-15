--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481877320" name="Picture">
+                  <wp:docPr id="1564330182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481877320" name="Picture"/>
+                          <pic:cNvPr id="1564330182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314817565" name="Picture">
+                  <wp:docPr id="215224563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314817565" name="Picture"/>
+                          <pic:cNvPr id="215224563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667329752" name="Picture">
+                        <wp:docPr id="1324472782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667329752" name="Picture"/>
+                                <pic:cNvPr id="1324472782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986848663" name="Picture">
+                  <wp:docPr id="496774301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986848663" name="Picture"/>
+                          <pic:cNvPr id="496774301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089770195" name="Picture">
+                  <wp:docPr id="327395345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089770195" name="Picture"/>
+                          <pic:cNvPr id="327395345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079564562" name="Picture">
+                  <wp:docPr id="1111690694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079564562" name="Picture"/>
+                          <pic:cNvPr id="1111690694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967485903" name="Picture">
+                  <wp:docPr id="1630160903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967485903" name="Picture"/>
+                          <pic:cNvPr id="1630160903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388490678" name="Picture">
+                  <wp:docPr id="1722200794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388490678" name="Picture"/>
+                          <pic:cNvPr id="1722200794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167296658" name="Picture">
+                        <wp:docPr id="1855263990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167296658" name="Picture"/>
+                                <pic:cNvPr id="1855263990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878198580" name="Picture">
+                        <wp:docPr id="1105052938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878198580" name="Picture"/>
+                                <pic:cNvPr id="1105052938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279767694" name="Picture">
+                        <wp:docPr id="728223191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279767694" name="Picture"/>
+                                <pic:cNvPr id="728223191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548208053" name="Picture">
+                        <wp:docPr id="2004711228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548208053" name="Picture"/>
+                                <pic:cNvPr id="2004711228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135731084" name="Picture">
+                        <wp:docPr id="1458025469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135731084" name="Picture"/>
+                                <pic:cNvPr id="1458025469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159426029" name="Picture">
+                        <wp:docPr id="137350470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159426029" name="Picture"/>
+                                <pic:cNvPr id="137350470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829542874" name="Picture">
+                        <wp:docPr id="260389475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829542874" name="Picture"/>
+                                <pic:cNvPr id="260389475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242427609" name="Picture">
+                        <wp:docPr id="1044763154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242427609" name="Picture"/>
+                                <pic:cNvPr id="1044763154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698328518" name="Picture">
+                        <wp:docPr id="538057736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698328518" name="Picture"/>
+                                <pic:cNvPr id="538057736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137464392" name="Picture">
+                        <wp:docPr id="1787827073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137464392" name="Picture"/>
+                                <pic:cNvPr id="1787827073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921350843" name="Picture">
+                        <wp:docPr id="230558829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921350843" name="Picture"/>
+                                <pic:cNvPr id="230558829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131456987" name="Picture">
+                        <wp:docPr id="1614051709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131456987" name="Picture"/>
+                                <pic:cNvPr id="1614051709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753732611" name="Picture">
+                  <wp:docPr id="263198849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753732611" name="Picture"/>
+                          <pic:cNvPr id="263198849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236658618" name="Picture">
+                  <wp:docPr id="1322705300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236658618" name="Picture"/>
+                          <pic:cNvPr id="1322705300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369550724" name="Picture">
+                  <wp:docPr id="441632314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369550724" name="Picture"/>
+                          <pic:cNvPr id="441632314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015641720" name="Picture">
+                  <wp:docPr id="98070592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015641720" name="Picture"/>
+                          <pic:cNvPr id="98070592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395518360" name="Picture">
+                  <wp:docPr id="485798307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395518360" name="Picture"/>
+                          <pic:cNvPr id="485798307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053182511" name="Picture">
+                  <wp:docPr id="143385406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053182511" name="Picture"/>
+                          <pic:cNvPr id="143385406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15969,51 +15969,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1500"/>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376288973" name="Picture">
+                        <wp:docPr id="2124684322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376288973" name="Picture"/>
+                                <pic:cNvPr id="2124684322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16527,51 +16527,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="600"/>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -16597,54 +16597,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
-                    <w:br/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -17248,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719058452" name="Picture">
+                        <wp:docPr id="1549862692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719058452" name="Picture"/>
+                                <pic:cNvPr id="1549862692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17868,51 +17864,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2220"/>
+          <w:trHeight w:hRule="exact" w:val="2620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18616,57 +18612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801779089" name="Picture">
+                  <wp:docPr id="875344507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801779089" name="Picture"/>
+                          <pic:cNvPr id="875344507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18705,57 +18701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519751615" name="Picture">
+                  <wp:docPr id="1621154813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519751615" name="Picture"/>
+                          <pic:cNvPr id="1621154813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19337,57 +19333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280824618" name="Picture">
+                  <wp:docPr id="807822346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280824618" name="Picture"/>
+                          <pic:cNvPr id="807822346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20281,57 +20277,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231663949" name="Picture">
+                  <wp:docPr id="398747155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231663949" name="Picture"/>
+                          <pic:cNvPr id="398747155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20384,57 +20380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147716423" name="Picture">
+                  <wp:docPr id="388946123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147716423" name="Picture"/>
+                          <pic:cNvPr id="388946123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21722,57 +21718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819916691" name="Picture">
+                  <wp:docPr id="736343888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819916691" name="Picture"/>
+                          <pic:cNvPr id="736343888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22890,57 +22886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223906209" name="Picture">
+                  <wp:docPr id="525824801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223906209" name="Picture"/>
+                          <pic:cNvPr id="525824801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22979,57 +22975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991886922" name="Picture">
+                  <wp:docPr id="1862092364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991886922" name="Picture"/>
+                          <pic:cNvPr id="1862092364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23623,57 +23619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088447181" name="Picture">
+                  <wp:docPr id="1477584372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088447181" name="Picture"/>
+                          <pic:cNvPr id="1477584372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24621,57 +24617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031571315" name="Picture">
+                  <wp:docPr id="1451617567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031571315" name="Picture"/>
+                          <pic:cNvPr id="1451617567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24724,57 +24720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815385102" name="Picture">
+                  <wp:docPr id="816360122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815385102" name="Picture"/>
+                          <pic:cNvPr id="816360122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26101,57 +26097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433426185" name="Picture">
+                  <wp:docPr id="1442689859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433426185" name="Picture"/>
+                          <pic:cNvPr id="1442689859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27244,57 +27240,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184498877" name="Picture">
+                        <wp:docPr id="993564297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184498877" name="Picture"/>
+                                <pic:cNvPr id="993564297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28605,57 +28601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292926838" name="Picture">
+                  <wp:docPr id="65494278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292926838" name="Picture"/>
+                          <pic:cNvPr id="65494278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28694,57 +28690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60868835" name="Picture">
+                  <wp:docPr id="183113624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60868835" name="Picture"/>
+                          <pic:cNvPr id="183113624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29338,57 +29334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861986717" name="Picture">
+                  <wp:docPr id="1072114089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861986717" name="Picture"/>
+                          <pic:cNvPr id="1072114089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30336,57 +30332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075173961" name="Picture">
+                  <wp:docPr id="1175833443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075173961" name="Picture"/>
+                          <pic:cNvPr id="1175833443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30439,57 +30435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076611925" name="Picture">
+                  <wp:docPr id="1339842809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076611925" name="Picture"/>
+                          <pic:cNvPr id="1339842809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31816,57 +31812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813986209" name="Picture">
+                  <wp:docPr id="1061425653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813986209" name="Picture"/>
+                          <pic:cNvPr id="1061425653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32959,57 +32955,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718651169" name="Picture">
+                        <wp:docPr id="96535171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718651169" name="Picture"/>
+                                <pic:cNvPr id="96535171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34230,57 +34226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419977633" name="Picture">
+                  <wp:docPr id="441180130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419977633" name="Picture"/>
+                          <pic:cNvPr id="441180130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34310,57 +34306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695326054" name="Picture">
+                  <wp:docPr id="1554000781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695326054" name="Picture"/>
+                          <pic:cNvPr id="1554000781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34789,57 +34785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799742925" name="Picture">
+                  <wp:docPr id="1362299300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799742925" name="Picture"/>
+                          <pic:cNvPr id="1362299300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36427,57 +36423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158961860" name="Picture">
+                  <wp:docPr id="864723958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158961860" name="Picture"/>
+                          <pic:cNvPr id="864723958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36507,57 +36503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373055909" name="Picture">
+                  <wp:docPr id="2118820645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373055909" name="Picture"/>
+                          <pic:cNvPr id="2118820645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36986,57 +36982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650488947" name="Picture">
+                  <wp:docPr id="1569447330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650488947" name="Picture"/>
+                          <pic:cNvPr id="1569447330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39001,57 +38997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076229046" name="Picture">
+                  <wp:docPr id="1175744124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076229046" name="Picture"/>
+                          <pic:cNvPr id="1175744124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39072,57 +39068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675770900" name="Picture">
+                  <wp:docPr id="1835843088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675770900" name="Picture"/>
+                          <pic:cNvPr id="1835843088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39486,57 +39482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232427649" name="Picture">
+                  <wp:docPr id="1846089938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232427649" name="Picture"/>
+                          <pic:cNvPr id="1846089938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>