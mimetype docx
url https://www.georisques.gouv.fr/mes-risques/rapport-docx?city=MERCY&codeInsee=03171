--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805990734" name="Picture">
+                  <wp:docPr id="460844477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805990734" name="Picture"/>
+                          <pic:cNvPr id="460844477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155449751" name="Picture">
+                  <wp:docPr id="475937289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155449751" name="Picture"/>
+                          <pic:cNvPr id="475937289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466290034" name="Picture">
+                        <wp:docPr id="1732104207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466290034" name="Picture"/>
+                                <pic:cNvPr id="1732104207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507151179" name="Picture">
+                  <wp:docPr id="790872073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507151179" name="Picture"/>
+                          <pic:cNvPr id="790872073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504423963" name="Picture">
+                  <wp:docPr id="425578459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504423963" name="Picture"/>
+                          <pic:cNvPr id="425578459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981651673" name="Picture">
+                  <wp:docPr id="1854684186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981651673" name="Picture"/>
+                          <pic:cNvPr id="1854684186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917754991" name="Picture">
+                  <wp:docPr id="1696035481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917754991" name="Picture"/>
+                          <pic:cNvPr id="1696035481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924418654" name="Picture">
+                  <wp:docPr id="2052897254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924418654" name="Picture"/>
+                          <pic:cNvPr id="2052897254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107955286" name="Picture">
+                        <wp:docPr id="851271631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107955286" name="Picture"/>
+                                <pic:cNvPr id="851271631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411269386" name="Picture">
+                        <wp:docPr id="2056792315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411269386" name="Picture"/>
+                                <pic:cNvPr id="2056792315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774451128" name="Picture">
+                        <wp:docPr id="1290887932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774451128" name="Picture"/>
+                                <pic:cNvPr id="1290887932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809189823" name="Picture">
+                        <wp:docPr id="1429321483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809189823" name="Picture"/>
+                                <pic:cNvPr id="1429321483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112709339" name="Picture">
+                        <wp:docPr id="614500547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112709339" name="Picture"/>
+                                <pic:cNvPr id="614500547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943949616" name="Picture">
+                        <wp:docPr id="2027934221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943949616" name="Picture"/>
+                                <pic:cNvPr id="2027934221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647435151" name="Picture">
+                        <wp:docPr id="412295107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647435151" name="Picture"/>
+                                <pic:cNvPr id="412295107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747225835" name="Picture">
+                        <wp:docPr id="1403916243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747225835" name="Picture"/>
+                                <pic:cNvPr id="1403916243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289922533" name="Picture">
+                        <wp:docPr id="1957331823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289922533" name="Picture"/>
+                                <pic:cNvPr id="1957331823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349324461" name="Picture">
+                        <wp:docPr id="1553753997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349324461" name="Picture"/>
+                                <pic:cNvPr id="1553753997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19952293" name="Picture">
+                        <wp:docPr id="920147891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19952293" name="Picture"/>
+                                <pic:cNvPr id="920147891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949209902" name="Picture">
+                        <wp:docPr id="1026465995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949209902" name="Picture"/>
+                                <pic:cNvPr id="1026465995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411552295" name="Picture">
+                        <wp:docPr id="982953960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411552295" name="Picture"/>
+                                <pic:cNvPr id="982953960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258454106" name="Picture">
+                        <wp:docPr id="1892277465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258454106" name="Picture"/>
+                                <pic:cNvPr id="1892277465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594512423" name="Picture">
+                        <wp:docPr id="2028519540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594512423" name="Picture"/>
+                                <pic:cNvPr id="2028519540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516824686" name="Picture">
+                  <wp:docPr id="898693177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516824686" name="Picture"/>
+                          <pic:cNvPr id="898693177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740706399" name="Picture">
+                  <wp:docPr id="1003039452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740706399" name="Picture"/>
+                          <pic:cNvPr id="1003039452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541493685" name="Picture">
+                  <wp:docPr id="1054034295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541493685" name="Picture"/>
+                          <pic:cNvPr id="1054034295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112129747" name="Picture">
+                  <wp:docPr id="15024788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112129747" name="Picture"/>
+                          <pic:cNvPr id="15024788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791749621" name="Picture">
+                  <wp:docPr id="150694120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791749621" name="Picture"/>
+                          <pic:cNvPr id="150694120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350202129" name="Picture">
+                  <wp:docPr id="1156012148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350202129" name="Picture"/>
+                          <pic:cNvPr id="1156012148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776024276" name="Picture">
+                        <wp:docPr id="329681011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776024276" name="Picture"/>
+                                <pic:cNvPr id="329681011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966006385" name="Picture">
+                  <wp:docPr id="1003548404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966006385" name="Picture"/>
+                          <pic:cNvPr id="1003548404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463639821" name="Picture">
+                  <wp:docPr id="1181091734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463639821" name="Picture"/>
+                          <pic:cNvPr id="1181091734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636176484" name="Picture">
+                  <wp:docPr id="1629809209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636176484" name="Picture"/>
+                          <pic:cNvPr id="1629809209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521977111" name="Picture">
+                  <wp:docPr id="1703175987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521977111" name="Picture"/>
+                          <pic:cNvPr id="1703175987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638081316" name="Picture">
+                  <wp:docPr id="1827796677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638081316" name="Picture"/>
+                          <pic:cNvPr id="1827796677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752454044" name="Picture">
+                  <wp:docPr id="173205544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752454044" name="Picture"/>
+                          <pic:cNvPr id="173205544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003774512" name="Picture">
+                        <wp:docPr id="1556985426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003774512" name="Picture"/>
+                                <pic:cNvPr id="1556985426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149656179" name="Picture">
+                        <wp:docPr id="1241821665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149656179" name="Picture"/>
+                                <pic:cNvPr id="1241821665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104931855" name="Picture">
+                  <wp:docPr id="1113782617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104931855" name="Picture"/>
+                          <pic:cNvPr id="1113782617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525880169" name="Picture">
+                  <wp:docPr id="2014075624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525880169" name="Picture"/>
+                          <pic:cNvPr id="2014075624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381496460" name="Picture">
+                  <wp:docPr id="212051004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381496460" name="Picture"/>
+                          <pic:cNvPr id="212051004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080534223" name="Picture">
+                  <wp:docPr id="1770029174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080534223" name="Picture"/>
+                          <pic:cNvPr id="1770029174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686149985" name="Picture">
+                  <wp:docPr id="2025249922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686149985" name="Picture"/>
+                          <pic:cNvPr id="2025249922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017700651" name="Picture">
+                  <wp:docPr id="1379103442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017700651" name="Picture"/>
+                          <pic:cNvPr id="1379103442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577534917" name="Picture">
+                        <wp:docPr id="255836189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577534917" name="Picture"/>
+                                <pic:cNvPr id="255836189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632027979" name="Picture">
+                  <wp:docPr id="623489516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632027979" name="Picture"/>
+                          <pic:cNvPr id="623489516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724130271" name="Picture">
+                  <wp:docPr id="1436936727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724130271" name="Picture"/>
+                          <pic:cNvPr id="1436936727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792720172" name="Picture">
+                  <wp:docPr id="611055510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792720172" name="Picture"/>
+                          <pic:cNvPr id="611055510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039440534" name="Picture">
+                  <wp:docPr id="1261547181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039440534" name="Picture"/>
+                          <pic:cNvPr id="1261547181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504159420" name="Picture">
+                  <wp:docPr id="326273362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504159420" name="Picture"/>
+                          <pic:cNvPr id="326273362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353485340" name="Picture">
+                  <wp:docPr id="1735039350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353485340" name="Picture"/>
+                          <pic:cNvPr id="1735039350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501590858" name="Picture">
+                        <wp:docPr id="1509845981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501590858" name="Picture"/>
+                                <pic:cNvPr id="1509845981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124984373" name="Picture">
+                  <wp:docPr id="1192347137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124984373" name="Picture"/>
+                          <pic:cNvPr id="1192347137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427680059" name="Picture">
+                  <wp:docPr id="1838935485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427680059" name="Picture"/>
+                          <pic:cNvPr id="1838935485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161345325" name="Picture">
+                  <wp:docPr id="1623185827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161345325" name="Picture"/>
+                          <pic:cNvPr id="1623185827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781078766" name="Picture">
+                  <wp:docPr id="491247600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781078766" name="Picture"/>
+                          <pic:cNvPr id="491247600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428086388" name="Picture">
+                  <wp:docPr id="1113635998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428086388" name="Picture"/>
+                          <pic:cNvPr id="1113635998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25369254" name="Picture">
+                  <wp:docPr id="57995442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25369254" name="Picture"/>
+                          <pic:cNvPr id="57995442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380656042" name="Picture">
+                  <wp:docPr id="250149947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380656042" name="Picture"/>
+                          <pic:cNvPr id="250149947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995710355" name="Picture">
+                  <wp:docPr id="675818025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995710355" name="Picture"/>
+                          <pic:cNvPr id="675818025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952124169" name="Picture">
+                  <wp:docPr id="105404363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952124169" name="Picture"/>
+                          <pic:cNvPr id="105404363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>