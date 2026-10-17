--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425574456" name="Picture">
+                  <wp:docPr id="2028960215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425574456" name="Picture"/>
+                          <pic:cNvPr id="2028960215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747008236" name="Picture">
+                  <wp:docPr id="1988568128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747008236" name="Picture"/>
+                          <pic:cNvPr id="1988568128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841195208" name="Picture">
+                        <wp:docPr id="937307042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841195208" name="Picture"/>
+                                <pic:cNvPr id="937307042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860973016" name="Picture">
+                  <wp:docPr id="547437040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860973016" name="Picture"/>
+                          <pic:cNvPr id="547437040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49429259" name="Picture">
+                  <wp:docPr id="1728041352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49429259" name="Picture"/>
+                          <pic:cNvPr id="1728041352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595599097" name="Picture">
+                  <wp:docPr id="81908576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595599097" name="Picture"/>
+                          <pic:cNvPr id="81908576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897516061" name="Picture">
+                  <wp:docPr id="2008430067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897516061" name="Picture"/>
+                          <pic:cNvPr id="2008430067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416616450" name="Picture">
+                  <wp:docPr id="1282565193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416616450" name="Picture"/>
+                          <pic:cNvPr id="1282565193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449753837" name="Picture">
+                        <wp:docPr id="2040207905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449753837" name="Picture"/>
+                                <pic:cNvPr id="2040207905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751778846" name="Picture">
+                        <wp:docPr id="2030257458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751778846" name="Picture"/>
+                                <pic:cNvPr id="2030257458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992724625" name="Picture">
+                        <wp:docPr id="38752355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992724625" name="Picture"/>
+                                <pic:cNvPr id="38752355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39132805" name="Picture">
+                        <wp:docPr id="829417463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39132805" name="Picture"/>
+                                <pic:cNvPr id="829417463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78194452" name="Picture">
+                        <wp:docPr id="1582678360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78194452" name="Picture"/>
+                                <pic:cNvPr id="1582678360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830465131" name="Picture">
+                        <wp:docPr id="568816761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830465131" name="Picture"/>
+                                <pic:cNvPr id="568816761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047832036" name="Picture">
+                        <wp:docPr id="1934895743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047832036" name="Picture"/>
+                                <pic:cNvPr id="1934895743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268665396" name="Picture">
+                        <wp:docPr id="1147393950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268665396" name="Picture"/>
+                                <pic:cNvPr id="1147393950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530870371" name="Picture">
+                        <wp:docPr id="1091967445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530870371" name="Picture"/>
+                                <pic:cNvPr id="1091967445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324738238" name="Picture">
+                        <wp:docPr id="972054206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324738238" name="Picture"/>
+                                <pic:cNvPr id="972054206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246081549" name="Picture">
+                        <wp:docPr id="1183026874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246081549" name="Picture"/>
+                                <pic:cNvPr id="1183026874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911585969" name="Picture">
+                        <wp:docPr id="331351988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911585969" name="Picture"/>
+                                <pic:cNvPr id="331351988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067349280" name="Picture">
+                        <wp:docPr id="918954938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067349280" name="Picture"/>
+                                <pic:cNvPr id="918954938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222999985" name="Picture">
+                        <wp:docPr id="553279276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222999985" name="Picture"/>
+                                <pic:cNvPr id="553279276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393389121" name="Picture">
+                        <wp:docPr id="1141885216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393389121" name="Picture"/>
+                                <pic:cNvPr id="1141885216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718300566" name="Picture">
+                  <wp:docPr id="259341366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718300566" name="Picture"/>
+                          <pic:cNvPr id="259341366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820661913" name="Picture">
+                  <wp:docPr id="1106282112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820661913" name="Picture"/>
+                          <pic:cNvPr id="1106282112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663679495" name="Picture">
+                  <wp:docPr id="429862877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663679495" name="Picture"/>
+                          <pic:cNvPr id="429862877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360888397" name="Picture">
+                  <wp:docPr id="964614491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360888397" name="Picture"/>
+                          <pic:cNvPr id="964614491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242367591" name="Picture">
+                  <wp:docPr id="1893696059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242367591" name="Picture"/>
+                          <pic:cNvPr id="1893696059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833547128" name="Picture">
+                  <wp:docPr id="1105289767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833547128" name="Picture"/>
+                          <pic:cNvPr id="1105289767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828105307" name="Picture">
+                        <wp:docPr id="1882546897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828105307" name="Picture"/>
+                                <pic:cNvPr id="1882546897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220762603" name="Picture">
+                  <wp:docPr id="1240176310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220762603" name="Picture"/>
+                          <pic:cNvPr id="1240176310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616220115" name="Picture">
+                  <wp:docPr id="466375684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616220115" name="Picture"/>
+                          <pic:cNvPr id="466375684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754803100" name="Picture">
+                  <wp:docPr id="261345334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754803100" name="Picture"/>
+                          <pic:cNvPr id="261345334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328905177" name="Picture">
+                  <wp:docPr id="1227312454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328905177" name="Picture"/>
+                          <pic:cNvPr id="1227312454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_18.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594437894" name="Picture">
+                  <wp:docPr id="1049467422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594437894" name="Picture"/>
+                          <pic:cNvPr id="1049467422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668783960" name="Picture">
+                  <wp:docPr id="1251186240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668783960" name="Picture"/>
+                          <pic:cNvPr id="1251186240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273017951" name="Picture">
+                        <wp:docPr id="103277437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273017951" name="Picture"/>
+                                <pic:cNvPr id="103277437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836924213" name="Picture">
+                        <wp:docPr id="532030074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836924213" name="Picture"/>
+                                <pic:cNvPr id="532030074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25995,57 +25995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754691419" name="Picture">
+                  <wp:docPr id="1895879136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754691419" name="Picture"/>
+                          <pic:cNvPr id="1895879136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26075,57 +26075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549562229" name="Picture">
+                  <wp:docPr id="1337630188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549562229" name="Picture"/>
+                          <pic:cNvPr id="1337630188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26620,57 +26620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719723327" name="Picture">
+                  <wp:docPr id="343661708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719723327" name="Picture"/>
+                          <pic:cNvPr id="343661708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28367,57 +28367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171896767" name="Picture">
+                  <wp:docPr id="1625792525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171896767" name="Picture"/>
+                          <pic:cNvPr id="1625792525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28456,57 +28456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745765502" name="Picture">
+                  <wp:docPr id="2074678272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745765502" name="Picture"/>
+                          <pic:cNvPr id="2074678272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29136,57 +29136,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923847587" name="Picture">
+                  <wp:docPr id="830220357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923847587" name="Picture"/>
+                          <pic:cNvPr id="830220357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413378309" name="Picture">
+                  <wp:docPr id="1354818037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413378309" name="Picture"/>
+                          <pic:cNvPr id="1354818037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30300,57 +30300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812083505" name="Picture">
+                  <wp:docPr id="1251538375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812083505" name="Picture"/>
+                          <pic:cNvPr id="1251538375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31764,57 +31764,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119217149" name="Picture">
+                  <wp:docPr id="2114410823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119217149" name="Picture"/>
+                          <pic:cNvPr id="2114410823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32971,57 +32971,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281057956" name="Picture">
+                        <wp:docPr id="228634854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281057956" name="Picture"/>
+                                <pic:cNvPr id="228634854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35160,57 +35160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892963363" name="Picture">
+                  <wp:docPr id="1609498905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892963363" name="Picture"/>
+                          <pic:cNvPr id="1609498905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35231,57 +35231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713349475" name="Picture">
+                  <wp:docPr id="674014740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713349475" name="Picture"/>
+                          <pic:cNvPr id="674014740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35699,57 +35699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922961598" name="Picture">
+                  <wp:docPr id="537068663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922961598" name="Picture"/>
+                          <pic:cNvPr id="537068663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36858,57 +36858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431710660" name="Picture">
+                  <wp:docPr id="100685142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431710660" name="Picture"/>
+                          <pic:cNvPr id="100685142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44354859" name="Picture">
+                  <wp:docPr id="1263619972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44354859" name="Picture"/>
+                          <pic:cNvPr id="1263619972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37591,57 +37591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4007457" name="Picture">
+                  <wp:docPr id="1934219813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4007457" name="Picture"/>
+                          <pic:cNvPr id="1934219813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38589,57 +38589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250429438" name="Picture">
+                  <wp:docPr id="1261890848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250429438" name="Picture"/>
+                          <pic:cNvPr id="1261890848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38692,57 +38692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111049797" name="Picture">
+                  <wp:docPr id="1228190155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111049797" name="Picture"/>
+                          <pic:cNvPr id="1228190155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40069,57 +40069,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174551540" name="Picture">
+                  <wp:docPr id="2011600452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174551540" name="Picture"/>
+                          <pic:cNvPr id="2011600452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41212,57 +41212,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133269471" name="Picture">
+                        <wp:docPr id="1455070126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133269471" name="Picture"/>
+                                <pic:cNvPr id="1455070126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42573,57 +42573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335941569" name="Picture">
+                  <wp:docPr id="355296139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335941569" name="Picture"/>
+                          <pic:cNvPr id="355296139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42662,57 +42662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143255639" name="Picture">
+                  <wp:docPr id="148670143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143255639" name="Picture"/>
+                          <pic:cNvPr id="148670143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43306,57 +43306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177230295" name="Picture">
+                  <wp:docPr id="1112243910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177230295" name="Picture"/>
+                          <pic:cNvPr id="1112243910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44304,57 +44304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930635905" name="Picture">
+                  <wp:docPr id="2089769646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930635905" name="Picture"/>
+                          <pic:cNvPr id="2089769646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_8_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44407,57 +44407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079690530" name="Picture">
+                  <wp:docPr id="1942538855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079690530" name="Picture"/>
+                          <pic:cNvPr id="1942538855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_8_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45784,57 +45784,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278166139" name="Picture">
+                  <wp:docPr id="909166828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278166139" name="Picture"/>
+                          <pic:cNvPr id="909166828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_8_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46927,57 +46927,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797922270" name="Picture">
+                        <wp:docPr id="1327935057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797922270" name="Picture"/>
+                                <pic:cNvPr id="1327935057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_8_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48148,57 +48148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486257654" name="Picture">
+                  <wp:docPr id="2137090289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486257654" name="Picture"/>
+                          <pic:cNvPr id="2137090289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48219,57 +48219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550926950" name="Picture">
+                  <wp:docPr id="154409965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550926950" name="Picture"/>
+                          <pic:cNvPr id="154409965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48633,57 +48633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547291247" name="Picture">
+                  <wp:docPr id="762810010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547291247" name="Picture"/>
+                          <pic:cNvPr id="762810010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>