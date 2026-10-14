--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118107612" name="Picture">
+                  <wp:docPr id="2112128073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118107612" name="Picture"/>
+                          <pic:cNvPr id="2112128073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052429452" name="Picture">
+                  <wp:docPr id="1331258519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052429452" name="Picture"/>
+                          <pic:cNvPr id="1331258519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9854030" name="Picture">
+                        <wp:docPr id="272502730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9854030" name="Picture"/>
+                                <pic:cNvPr id="272502730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345693277" name="Picture">
+                  <wp:docPr id="729976234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345693277" name="Picture"/>
+                          <pic:cNvPr id="729976234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672579966" name="Picture">
+                  <wp:docPr id="625923068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672579966" name="Picture"/>
+                          <pic:cNvPr id="625923068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862898192" name="Picture">
+                  <wp:docPr id="2018903085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862898192" name="Picture"/>
+                          <pic:cNvPr id="2018903085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281036409" name="Picture">
+                  <wp:docPr id="261173399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281036409" name="Picture"/>
+                          <pic:cNvPr id="261173399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245455851" name="Picture">
+                  <wp:docPr id="498621142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245455851" name="Picture"/>
+                          <pic:cNvPr id="498621142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147994838" name="Picture">
+                        <wp:docPr id="2047596550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147994838" name="Picture"/>
+                                <pic:cNvPr id="2047596550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388579084" name="Picture">
+                        <wp:docPr id="1605425471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388579084" name="Picture"/>
+                                <pic:cNvPr id="1605425471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634115879" name="Picture">
+                        <wp:docPr id="418654985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634115879" name="Picture"/>
+                                <pic:cNvPr id="418654985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993349954" name="Picture">
+                        <wp:docPr id="1268464215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993349954" name="Picture"/>
+                                <pic:cNvPr id="1268464215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520882912" name="Picture">
+                        <wp:docPr id="1651653499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520882912" name="Picture"/>
+                                <pic:cNvPr id="1651653499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148590001" name="Picture">
+                        <wp:docPr id="626605007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148590001" name="Picture"/>
+                                <pic:cNvPr id="626605007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848597589" name="Picture">
+                        <wp:docPr id="483802003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848597589" name="Picture"/>
+                                <pic:cNvPr id="483802003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987106110" name="Picture">
+                        <wp:docPr id="1110973117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987106110" name="Picture"/>
+                                <pic:cNvPr id="1110973117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974493849" name="Picture">
+                        <wp:docPr id="721495435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974493849" name="Picture"/>
+                                <pic:cNvPr id="721495435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417576912" name="Picture">
+                        <wp:docPr id="42397404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417576912" name="Picture"/>
+                                <pic:cNvPr id="42397404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075913573" name="Picture">
+                        <wp:docPr id="724160816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075913573" name="Picture"/>
+                                <pic:cNvPr id="724160816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442045961" name="Picture">
+                        <wp:docPr id="442917191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442045961" name="Picture"/>
+                                <pic:cNvPr id="442917191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450255540" name="Picture">
+                        <wp:docPr id="719288836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450255540" name="Picture"/>
+                                <pic:cNvPr id="719288836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369083115" name="Picture">
+                        <wp:docPr id="1169200998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369083115" name="Picture"/>
+                                <pic:cNvPr id="1169200998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893890426" name="Picture">
+                        <wp:docPr id="676855372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893890426" name="Picture"/>
+                                <pic:cNvPr id="676855372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920991969" name="Picture">
+                  <wp:docPr id="1875447616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920991969" name="Picture"/>
+                          <pic:cNvPr id="1875447616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962844499" name="Picture">
+                  <wp:docPr id="1615493242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962844499" name="Picture"/>
+                          <pic:cNvPr id="1615493242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706875920" name="Picture">
+                  <wp:docPr id="1747757789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706875920" name="Picture"/>
+                          <pic:cNvPr id="1747757789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985653310" name="Picture">
+                  <wp:docPr id="751182389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985653310" name="Picture"/>
+                          <pic:cNvPr id="751182389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888027574" name="Picture">
+                  <wp:docPr id="434660831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888027574" name="Picture"/>
+                          <pic:cNvPr id="434660831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073740696" name="Picture">
+                  <wp:docPr id="48919927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073740696" name="Picture"/>
+                          <pic:cNvPr id="48919927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007795364" name="Picture">
+                        <wp:docPr id="1428534807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007795364" name="Picture"/>
+                                <pic:cNvPr id="1428534807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792317898" name="Picture">
+                  <wp:docPr id="7948212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792317898" name="Picture"/>
+                          <pic:cNvPr id="7948212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391167777" name="Picture">
+                  <wp:docPr id="79738445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391167777" name="Picture"/>
+                          <pic:cNvPr id="79738445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73040585" name="Picture">
+                  <wp:docPr id="2083339724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73040585" name="Picture"/>
+                          <pic:cNvPr id="2083339724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247394589" name="Picture">
+                  <wp:docPr id="513540565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247394589" name="Picture"/>
+                          <pic:cNvPr id="513540565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16527548" name="Picture">
+                  <wp:docPr id="209730181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16527548" name="Picture"/>
+                          <pic:cNvPr id="209730181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98706616" name="Picture">
+                  <wp:docPr id="2060753819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98706616" name="Picture"/>
+                          <pic:cNvPr id="2060753819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068379270" name="Picture">
+                        <wp:docPr id="13274774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068379270" name="Picture"/>
+                                <pic:cNvPr id="13274774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738007087" name="Picture">
+                  <wp:docPr id="1587332439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738007087" name="Picture"/>
+                          <pic:cNvPr id="1587332439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626180521" name="Picture">
+                  <wp:docPr id="2064632647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626180521" name="Picture"/>
+                          <pic:cNvPr id="2064632647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516291110" name="Picture">
+                  <wp:docPr id="1870485034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516291110" name="Picture"/>
+                          <pic:cNvPr id="1870485034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208996312" name="Picture">
+                  <wp:docPr id="105452713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208996312" name="Picture"/>
+                          <pic:cNvPr id="105452713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809303729" name="Picture">
+                  <wp:docPr id="116879004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809303729" name="Picture"/>
+                          <pic:cNvPr id="116879004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239721744" name="Picture">
+                  <wp:docPr id="1812954402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239721744" name="Picture"/>
+                          <pic:cNvPr id="1812954402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098957817" name="Picture">
+                        <wp:docPr id="756046645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098957817" name="Picture"/>
+                                <pic:cNvPr id="756046645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758132990" name="Picture">
+                  <wp:docPr id="987874776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758132990" name="Picture"/>
+                          <pic:cNvPr id="987874776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661667834" name="Picture">
+                  <wp:docPr id="1617427392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661667834" name="Picture"/>
+                          <pic:cNvPr id="1617427392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749451642" name="Picture">
+                  <wp:docPr id="1846840219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749451642" name="Picture"/>
+                          <pic:cNvPr id="1846840219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005461549" name="Picture">
+                  <wp:docPr id="875553461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005461549" name="Picture"/>
+                          <pic:cNvPr id="875553461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193122917" name="Picture">
+                  <wp:docPr id="1346886292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193122917" name="Picture"/>
+                          <pic:cNvPr id="1346886292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145435526" name="Picture">
+                  <wp:docPr id="399014718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145435526" name="Picture"/>
+                          <pic:cNvPr id="399014718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406581221" name="Picture">
+                        <wp:docPr id="1355978128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406581221" name="Picture"/>
+                                <pic:cNvPr id="1355978128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36413,57 +36413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307157904" name="Picture">
+                  <wp:docPr id="1986619668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307157904" name="Picture"/>
+                          <pic:cNvPr id="1986619668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36502,57 +36502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957773741" name="Picture">
+                  <wp:docPr id="852696156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957773741" name="Picture"/>
+                          <pic:cNvPr id="852696156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958283382" name="Picture">
+                  <wp:docPr id="248633796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958283382" name="Picture"/>
+                          <pic:cNvPr id="248633796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38144,57 +38144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439967749" name="Picture">
+                  <wp:docPr id="1818361301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439967749" name="Picture"/>
+                          <pic:cNvPr id="1818361301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38247,57 +38247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041403438" name="Picture">
+                  <wp:docPr id="1590807682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041403438" name="Picture"/>
+                          <pic:cNvPr id="1590807682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39623,57 +39623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410820497" name="Picture">
+                  <wp:docPr id="1209776841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410820497" name="Picture"/>
+                          <pic:cNvPr id="1209776841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285640600" name="Picture">
+                  <wp:docPr id="1024107263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285640600" name="Picture"/>
+                          <pic:cNvPr id="1024107263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41830,57 +41830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405228429" name="Picture">
+                  <wp:docPr id="1406039472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405228429" name="Picture"/>
+                          <pic:cNvPr id="1406039472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42244,57 +42244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896486822" name="Picture">
+                  <wp:docPr id="1552256224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896486822" name="Picture"/>
+                          <pic:cNvPr id="1552256224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>