--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131508341" name="Picture">
+                  <wp:docPr id="1597349499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131508341" name="Picture"/>
+                          <pic:cNvPr id="1597349499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758068931" name="Picture">
+                  <wp:docPr id="1511098945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758068931" name="Picture"/>
+                          <pic:cNvPr id="1511098945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168642039" name="Picture">
+                        <wp:docPr id="538690092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168642039" name="Picture"/>
+                                <pic:cNvPr id="538690092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902953770" name="Picture">
+                  <wp:docPr id="901058843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902953770" name="Picture"/>
+                          <pic:cNvPr id="901058843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194429297" name="Picture">
+                  <wp:docPr id="407155651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194429297" name="Picture"/>
+                          <pic:cNvPr id="407155651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425651620" name="Picture">
+                  <wp:docPr id="2083553887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425651620" name="Picture"/>
+                          <pic:cNvPr id="2083553887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470697995" name="Picture">
+                  <wp:docPr id="1901250781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470697995" name="Picture"/>
+                          <pic:cNvPr id="1901250781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935973620" name="Picture">
+                  <wp:docPr id="1504688582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935973620" name="Picture"/>
+                          <pic:cNvPr id="1504688582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11863706" name="Picture">
+                        <wp:docPr id="1994005843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11863706" name="Picture"/>
+                                <pic:cNvPr id="1994005843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876919565" name="Picture">
+                        <wp:docPr id="796569905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876919565" name="Picture"/>
+                                <pic:cNvPr id="796569905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316352037" name="Picture">
+                        <wp:docPr id="669648918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316352037" name="Picture"/>
+                                <pic:cNvPr id="669648918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020911295" name="Picture">
+                        <wp:docPr id="1073649965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020911295" name="Picture"/>
+                                <pic:cNvPr id="1073649965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096093730" name="Picture">
+                        <wp:docPr id="1281194237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096093730" name="Picture"/>
+                                <pic:cNvPr id="1281194237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86583813" name="Picture">
+                        <wp:docPr id="2018539594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86583813" name="Picture"/>
+                                <pic:cNvPr id="2018539594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067802557" name="Picture">
+                        <wp:docPr id="787415815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067802557" name="Picture"/>
+                                <pic:cNvPr id="787415815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992640191" name="Picture">
+                        <wp:docPr id="1823267310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992640191" name="Picture"/>
+                                <pic:cNvPr id="1823267310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457458988" name="Picture">
+                        <wp:docPr id="248849300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457458988" name="Picture"/>
+                                <pic:cNvPr id="248849300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627502433" name="Picture">
+                        <wp:docPr id="2022151551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627502433" name="Picture"/>
+                                <pic:cNvPr id="2022151551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096177559" name="Picture">
+                        <wp:docPr id="1714602244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096177559" name="Picture"/>
+                                <pic:cNvPr id="1714602244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632316381" name="Picture">
+                        <wp:docPr id="1071799500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632316381" name="Picture"/>
+                                <pic:cNvPr id="1071799500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761223777" name="Picture">
+                  <wp:docPr id="1323363755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761223777" name="Picture"/>
+                          <pic:cNvPr id="1323363755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835843059" name="Picture">
+                  <wp:docPr id="1827549622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835843059" name="Picture"/>
+                          <pic:cNvPr id="1827549622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208871551" name="Picture">
+                  <wp:docPr id="1783910476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208871551" name="Picture"/>
+                          <pic:cNvPr id="1783910476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542118510" name="Picture">
+                  <wp:docPr id="772893792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542118510" name="Picture"/>
+                          <pic:cNvPr id="772893792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742598668" name="Picture">
+                  <wp:docPr id="989396675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742598668" name="Picture"/>
+                          <pic:cNvPr id="989396675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870209476" name="Picture">
+                  <wp:docPr id="1160509946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870209476" name="Picture"/>
+                          <pic:cNvPr id="1160509946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063967414" name="Picture">
+                        <wp:docPr id="50465390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063967414" name="Picture"/>
+                                <pic:cNvPr id="50465390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305064230" name="Picture">
+                  <wp:docPr id="1872547376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305064230" name="Picture"/>
+                          <pic:cNvPr id="1872547376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512365770" name="Picture">
+                  <wp:docPr id="518652729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512365770" name="Picture"/>
+                          <pic:cNvPr id="518652729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863113298" name="Picture">
+                  <wp:docPr id="229125104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863113298" name="Picture"/>
+                          <pic:cNvPr id="229125104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483532223" name="Picture">
+                  <wp:docPr id="2004991671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483532223" name="Picture"/>
+                          <pic:cNvPr id="2004991671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447412033" name="Picture">
+                  <wp:docPr id="1883683406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447412033" name="Picture"/>
+                          <pic:cNvPr id="1883683406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908989995" name="Picture">
+                  <wp:docPr id="653044697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908989995" name="Picture"/>
+                          <pic:cNvPr id="653044697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502498258" name="Picture">
+                        <wp:docPr id="1081403457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502498258" name="Picture"/>
+                                <pic:cNvPr id="1081403457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529495817" name="Picture">
+                  <wp:docPr id="50672117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529495817" name="Picture"/>
+                          <pic:cNvPr id="50672117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730362055" name="Picture">
+                  <wp:docPr id="339336398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730362055" name="Picture"/>
+                          <pic:cNvPr id="339336398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86198928" name="Picture">
+                  <wp:docPr id="1031409726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86198928" name="Picture"/>
+                          <pic:cNvPr id="1031409726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353809243" name="Picture">
+                  <wp:docPr id="1136574839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353809243" name="Picture"/>
+                          <pic:cNvPr id="1136574839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720396355" name="Picture">
+                  <wp:docPr id="820810783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720396355" name="Picture"/>
+                          <pic:cNvPr id="820810783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829490769" name="Picture">
+                  <wp:docPr id="1215755123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829490769" name="Picture"/>
+                          <pic:cNvPr id="1215755123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025785569" name="Picture">
+                        <wp:docPr id="456145723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025785569" name="Picture"/>
+                                <pic:cNvPr id="456145723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81716378" name="Picture">
+                  <wp:docPr id="1688387141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81716378" name="Picture"/>
+                          <pic:cNvPr id="1688387141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899690644" name="Picture">
+                  <wp:docPr id="242660965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899690644" name="Picture"/>
+                          <pic:cNvPr id="242660965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807128550" name="Picture">
+                  <wp:docPr id="1525288041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807128550" name="Picture"/>
+                          <pic:cNvPr id="1525288041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401518647" name="Picture">
+                  <wp:docPr id="146524444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401518647" name="Picture"/>
+                          <pic:cNvPr id="146524444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947795267" name="Picture">
+                  <wp:docPr id="1796856132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947795267" name="Picture"/>
+                          <pic:cNvPr id="1796856132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980347990" name="Picture">
+                  <wp:docPr id="2121580428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980347990" name="Picture"/>
+                          <pic:cNvPr id="2121580428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392012690" name="Picture">
+                        <wp:docPr id="687576840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392012690" name="Picture"/>
+                                <pic:cNvPr id="687576840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752688169" name="Picture">
+                  <wp:docPr id="1932051780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752688169" name="Picture"/>
+                          <pic:cNvPr id="1932051780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836438978" name="Picture">
+                  <wp:docPr id="1009970348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836438978" name="Picture"/>
+                          <pic:cNvPr id="1009970348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221484262" name="Picture">
+                  <wp:docPr id="539339762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221484262" name="Picture"/>
+                          <pic:cNvPr id="539339762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>