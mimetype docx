--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371373411" name="Picture">
+                  <wp:docPr id="608263265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371373411" name="Picture"/>
+                          <pic:cNvPr id="608263265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514654181" name="Picture">
+                  <wp:docPr id="1442288260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514654181" name="Picture"/>
+                          <pic:cNvPr id="1442288260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333561361" name="Picture">
+                        <wp:docPr id="376437238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333561361" name="Picture"/>
+                                <pic:cNvPr id="376437238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202490876" name="Picture">
+                  <wp:docPr id="1866079573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202490876" name="Picture"/>
+                          <pic:cNvPr id="1866079573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115317715" name="Picture">
+                  <wp:docPr id="1677092636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115317715" name="Picture"/>
+                          <pic:cNvPr id="1677092636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411213057" name="Picture">
+                  <wp:docPr id="390463035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411213057" name="Picture"/>
+                          <pic:cNvPr id="390463035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517278986" name="Picture">
+                  <wp:docPr id="1494836253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517278986" name="Picture"/>
+                          <pic:cNvPr id="1494836253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730648310" name="Picture">
+                  <wp:docPr id="1419158072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730648310" name="Picture"/>
+                          <pic:cNvPr id="1419158072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370178626" name="Picture">
+                        <wp:docPr id="882705174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370178626" name="Picture"/>
+                                <pic:cNvPr id="882705174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297335972" name="Picture">
+                        <wp:docPr id="1204616271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297335972" name="Picture"/>
+                                <pic:cNvPr id="1204616271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980276260" name="Picture">
+                        <wp:docPr id="1266103491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980276260" name="Picture"/>
+                                <pic:cNvPr id="1266103491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585326323" name="Picture">
+                        <wp:docPr id="649316456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585326323" name="Picture"/>
+                                <pic:cNvPr id="649316456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978042111" name="Picture">
+                        <wp:docPr id="1669785321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978042111" name="Picture"/>
+                                <pic:cNvPr id="1669785321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069040616" name="Picture">
+                        <wp:docPr id="1474125940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069040616" name="Picture"/>
+                                <pic:cNvPr id="1474125940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508167944" name="Picture">
+                        <wp:docPr id="731597703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508167944" name="Picture"/>
+                                <pic:cNvPr id="731597703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458042422" name="Picture">
+                        <wp:docPr id="672048937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458042422" name="Picture"/>
+                                <pic:cNvPr id="672048937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411405933" name="Picture">
+                        <wp:docPr id="672621131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411405933" name="Picture"/>
+                                <pic:cNvPr id="672621131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749165521" name="Picture">
+                        <wp:docPr id="489821058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749165521" name="Picture"/>
+                                <pic:cNvPr id="489821058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065359950" name="Picture">
+                        <wp:docPr id="681656605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065359950" name="Picture"/>
+                                <pic:cNvPr id="681656605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242651833" name="Picture">
+                        <wp:docPr id="1945206477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242651833" name="Picture"/>
+                                <pic:cNvPr id="1945206477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119423177" name="Picture">
+                        <wp:docPr id="1891738103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119423177" name="Picture"/>
+                                <pic:cNvPr id="1891738103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544613630" name="Picture">
+                        <wp:docPr id="1501280104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544613630" name="Picture"/>
+                                <pic:cNvPr id="1501280104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193202647" name="Picture">
+                        <wp:docPr id="1676502436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193202647" name="Picture"/>
+                                <pic:cNvPr id="1676502436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587178553" name="Picture">
+                  <wp:docPr id="706357321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587178553" name="Picture"/>
+                          <pic:cNvPr id="706357321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784147465" name="Picture">
+                  <wp:docPr id="1796010031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784147465" name="Picture"/>
+                          <pic:cNvPr id="1796010031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981924367" name="Picture">
+                  <wp:docPr id="898869188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981924367" name="Picture"/>
+                          <pic:cNvPr id="898869188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136297457" name="Picture">
+                  <wp:docPr id="196818588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136297457" name="Picture"/>
+                          <pic:cNvPr id="196818588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420449597" name="Picture">
+                  <wp:docPr id="502017517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420449597" name="Picture"/>
+                          <pic:cNvPr id="502017517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993393052" name="Picture">
+                  <wp:docPr id="1941440265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993393052" name="Picture"/>
+                          <pic:cNvPr id="1941440265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432978456" name="Picture">
+                        <wp:docPr id="1096392203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432978456" name="Picture"/>
+                                <pic:cNvPr id="1096392203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246539382" name="Picture">
+                  <wp:docPr id="1824921374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246539382" name="Picture"/>
+                          <pic:cNvPr id="1824921374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680062755" name="Picture">
+                  <wp:docPr id="1846887508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680062755" name="Picture"/>
+                          <pic:cNvPr id="1846887508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139575749" name="Picture">
+                  <wp:docPr id="1664165467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139575749" name="Picture"/>
+                          <pic:cNvPr id="1664165467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617465135" name="Picture">
+                  <wp:docPr id="1887153337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617465135" name="Picture"/>
+                          <pic:cNvPr id="1887153337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830791658" name="Picture">
+                  <wp:docPr id="2076496799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830791658" name="Picture"/>
+                          <pic:cNvPr id="2076496799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804233408" name="Picture">
+                  <wp:docPr id="238891857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804233408" name="Picture"/>
+                          <pic:cNvPr id="238891857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571068568" name="Picture">
+                        <wp:docPr id="1462300485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571068568" name="Picture"/>
+                                <pic:cNvPr id="1462300485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625702700" name="Picture">
+                        <wp:docPr id="1256008900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625702700" name="Picture"/>
+                                <pic:cNvPr id="1256008900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227470683" name="Picture">
+                  <wp:docPr id="1356945264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227470683" name="Picture"/>
+                          <pic:cNvPr id="1356945264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937902033" name="Picture">
+                  <wp:docPr id="1937373860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937902033" name="Picture"/>
+                          <pic:cNvPr id="1937373860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833327418" name="Picture">
+                  <wp:docPr id="1421947806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833327418" name="Picture"/>
+                          <pic:cNvPr id="1421947806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932725892" name="Picture">
+                  <wp:docPr id="688824883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932725892" name="Picture"/>
+                          <pic:cNvPr id="688824883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193282593" name="Picture">
+                  <wp:docPr id="1306302792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193282593" name="Picture"/>
+                          <pic:cNvPr id="1306302792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173664183" name="Picture">
+                  <wp:docPr id="1514123897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173664183" name="Picture"/>
+                          <pic:cNvPr id="1514123897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589405479" name="Picture">
+                        <wp:docPr id="104205735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589405479" name="Picture"/>
+                                <pic:cNvPr id="104205735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32437,57 +32437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938933137" name="Picture">
+                  <wp:docPr id="2029917724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938933137" name="Picture"/>
+                          <pic:cNvPr id="2029917724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583278978" name="Picture">
+                  <wp:docPr id="1857491507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583278978" name="Picture"/>
+                          <pic:cNvPr id="1857491507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484236937" name="Picture">
+                  <wp:docPr id="32363077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484236937" name="Picture"/>
+                          <pic:cNvPr id="32363077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619796357" name="Picture">
+                  <wp:docPr id="879999738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619796357" name="Picture"/>
+                          <pic:cNvPr id="879999738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34271,57 +34271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464783490" name="Picture">
+                  <wp:docPr id="1351807067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464783490" name="Picture"/>
+                          <pic:cNvPr id="1351807067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35648,57 +35648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120545106" name="Picture">
+                  <wp:docPr id="531990489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120545106" name="Picture"/>
+                          <pic:cNvPr id="531990489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36791,57 +36791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094453075" name="Picture">
+                        <wp:docPr id="548722532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094453075" name="Picture"/>
+                                <pic:cNvPr id="548722532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38152,57 +38152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387210399" name="Picture">
+                  <wp:docPr id="319555556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387210399" name="Picture"/>
+                          <pic:cNvPr id="319555556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38241,57 +38241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952018656" name="Picture">
+                  <wp:docPr id="1581373845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952018656" name="Picture"/>
+                          <pic:cNvPr id="1581373845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455450064" name="Picture">
+                  <wp:docPr id="1569378530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455450064" name="Picture"/>
+                          <pic:cNvPr id="1569378530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100568212" name="Picture">
+                  <wp:docPr id="826779454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100568212" name="Picture"/>
+                          <pic:cNvPr id="826779454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39986,57 +39986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323224638" name="Picture">
+                  <wp:docPr id="1039956333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323224638" name="Picture"/>
+                          <pic:cNvPr id="1039956333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41363,57 +41363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072377498" name="Picture">
+                  <wp:docPr id="1596022645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072377498" name="Picture"/>
+                          <pic:cNvPr id="1596022645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42506,57 +42506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015045128" name="Picture">
+                        <wp:docPr id="1589642853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015045128" name="Picture"/>
+                                <pic:cNvPr id="1589642853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43777,57 +43777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547201577" name="Picture">
+                  <wp:docPr id="253703559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547201577" name="Picture"/>
+                          <pic:cNvPr id="253703559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43857,57 +43857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927312440" name="Picture">
+                  <wp:docPr id="200611572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927312440" name="Picture"/>
+                          <pic:cNvPr id="200611572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44336,57 +44336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829596644" name="Picture">
+                  <wp:docPr id="960451601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829596644" name="Picture"/>
+                          <pic:cNvPr id="960451601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47471,57 +47471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546816605" name="Picture">
+                  <wp:docPr id="784437413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546816605" name="Picture"/>
+                          <pic:cNvPr id="784437413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47542,57 +47542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763519575" name="Picture">
+                  <wp:docPr id="220229951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763519575" name="Picture"/>
+                          <pic:cNvPr id="220229951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47956,57 +47956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164333952" name="Picture">
+                  <wp:docPr id="1316762454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164333952" name="Picture"/>
+                          <pic:cNvPr id="1316762454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>