--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946889328" name="Picture">
+                  <wp:docPr id="318391704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946889328" name="Picture"/>
+                          <pic:cNvPr id="318391704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548113036" name="Picture">
+                  <wp:docPr id="602337073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548113036" name="Picture"/>
+                          <pic:cNvPr id="602337073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670093696" name="Picture">
+                        <wp:docPr id="601034342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670093696" name="Picture"/>
+                                <pic:cNvPr id="601034342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032785160" name="Picture">
+                  <wp:docPr id="12424917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032785160" name="Picture"/>
+                          <pic:cNvPr id="12424917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843686296" name="Picture">
+                  <wp:docPr id="2143553564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843686296" name="Picture"/>
+                          <pic:cNvPr id="2143553564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378134783" name="Picture">
+                  <wp:docPr id="577526309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378134783" name="Picture"/>
+                          <pic:cNvPr id="577526309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700281893" name="Picture">
+                  <wp:docPr id="1383877595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700281893" name="Picture"/>
+                          <pic:cNvPr id="1383877595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510157766" name="Picture">
+                  <wp:docPr id="540595957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510157766" name="Picture"/>
+                          <pic:cNvPr id="540595957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642089669" name="Picture">
+                        <wp:docPr id="1159727079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642089669" name="Picture"/>
+                                <pic:cNvPr id="1159727079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753193034" name="Picture">
+                        <wp:docPr id="7877610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753193034" name="Picture"/>
+                                <pic:cNvPr id="7877610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528897501" name="Picture">
+                        <wp:docPr id="673869074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528897501" name="Picture"/>
+                                <pic:cNvPr id="673869074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913126145" name="Picture">
+                        <wp:docPr id="1820095048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913126145" name="Picture"/>
+                                <pic:cNvPr id="1820095048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825753854" name="Picture">
+                        <wp:docPr id="811840886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825753854" name="Picture"/>
+                                <pic:cNvPr id="811840886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422246987" name="Picture">
+                        <wp:docPr id="48896867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422246987" name="Picture"/>
+                                <pic:cNvPr id="48896867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473698368" name="Picture">
+                        <wp:docPr id="2017441548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473698368" name="Picture"/>
+                                <pic:cNvPr id="2017441548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524515511" name="Picture">
+                        <wp:docPr id="907190968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524515511" name="Picture"/>
+                                <pic:cNvPr id="907190968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701841043" name="Picture">
+                        <wp:docPr id="49832471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701841043" name="Picture"/>
+                                <pic:cNvPr id="49832471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750841919" name="Picture">
+                        <wp:docPr id="1703382362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750841919" name="Picture"/>
+                                <pic:cNvPr id="1703382362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153689009" name="Picture">
+                        <wp:docPr id="452639880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153689009" name="Picture"/>
+                                <pic:cNvPr id="452639880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496769471" name="Picture">
+                        <wp:docPr id="222153487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496769471" name="Picture"/>
+                                <pic:cNvPr id="222153487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853513413" name="Picture">
+                        <wp:docPr id="642278133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853513413" name="Picture"/>
+                                <pic:cNvPr id="642278133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837453814" name="Picture">
+                        <wp:docPr id="1809524820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837453814" name="Picture"/>
+                                <pic:cNvPr id="1809524820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748435762" name="Picture">
+                        <wp:docPr id="1649502240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748435762" name="Picture"/>
+                                <pic:cNvPr id="1649502240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11458825" name="Picture">
+                  <wp:docPr id="962961422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11458825" name="Picture"/>
+                          <pic:cNvPr id="962961422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102761633" name="Picture">
+                  <wp:docPr id="804728523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102761633" name="Picture"/>
+                          <pic:cNvPr id="804728523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006932298" name="Picture">
+                  <wp:docPr id="1314471544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006932298" name="Picture"/>
+                          <pic:cNvPr id="1314471544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068135916" name="Picture">
+                  <wp:docPr id="454953498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068135916" name="Picture"/>
+                          <pic:cNvPr id="454953498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896500814" name="Picture">
+                  <wp:docPr id="1599659543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896500814" name="Picture"/>
+                          <pic:cNvPr id="1599659543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350541032" name="Picture">
+                  <wp:docPr id="144425173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350541032" name="Picture"/>
+                          <pic:cNvPr id="144425173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224382755" name="Picture">
+                        <wp:docPr id="1960628399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224382755" name="Picture"/>
+                                <pic:cNvPr id="1960628399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50838422" name="Picture">
+                  <wp:docPr id="2099085747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50838422" name="Picture"/>
+                          <pic:cNvPr id="2099085747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351169577" name="Picture">
+                  <wp:docPr id="1304760669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351169577" name="Picture"/>
+                          <pic:cNvPr id="1304760669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593284556" name="Picture">
+                  <wp:docPr id="1594816994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593284556" name="Picture"/>
+                          <pic:cNvPr id="1594816994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813032953" name="Picture">
+                  <wp:docPr id="1097246930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813032953" name="Picture"/>
+                          <pic:cNvPr id="1097246930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582983567" name="Picture">
+                  <wp:docPr id="239646467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582983567" name="Picture"/>
+                          <pic:cNvPr id="239646467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389075353" name="Picture">
+                  <wp:docPr id="1337018974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389075353" name="Picture"/>
+                          <pic:cNvPr id="1337018974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553788966" name="Picture">
+                        <wp:docPr id="1002878696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553788966" name="Picture"/>
+                                <pic:cNvPr id="1002878696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384497023" name="Picture">
+                  <wp:docPr id="2128672884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384497023" name="Picture"/>
+                          <pic:cNvPr id="2128672884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806929781" name="Picture">
+                  <wp:docPr id="854463934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806929781" name="Picture"/>
+                          <pic:cNvPr id="854463934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886556623" name="Picture">
+                  <wp:docPr id="1167166596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886556623" name="Picture"/>
+                          <pic:cNvPr id="1167166596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327762463" name="Picture">
+                  <wp:docPr id="38118672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327762463" name="Picture"/>
+                          <pic:cNvPr id="38118672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948934125" name="Picture">
+                  <wp:docPr id="952470109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948934125" name="Picture"/>
+                          <pic:cNvPr id="952470109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115965543" name="Picture">
+                  <wp:docPr id="1271941826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115965543" name="Picture"/>
+                          <pic:cNvPr id="1271941826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476827537" name="Picture">
+                        <wp:docPr id="2102939766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476827537" name="Picture"/>
+                                <pic:cNvPr id="2102939766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442591825" name="Picture">
+                  <wp:docPr id="882344773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442591825" name="Picture"/>
+                          <pic:cNvPr id="882344773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625566060" name="Picture">
+                  <wp:docPr id="1991408846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625566060" name="Picture"/>
+                          <pic:cNvPr id="1991408846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096304660" name="Picture">
+                  <wp:docPr id="847418068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096304660" name="Picture"/>
+                          <pic:cNvPr id="847418068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343515709" name="Picture">
+                  <wp:docPr id="2118533939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343515709" name="Picture"/>
+                          <pic:cNvPr id="2118533939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604994799" name="Picture">
+                  <wp:docPr id="1345078353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604994799" name="Picture"/>
+                          <pic:cNvPr id="1345078353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92401133" name="Picture">
+                  <wp:docPr id="1094251826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92401133" name="Picture"/>
+                          <pic:cNvPr id="1094251826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148898797" name="Picture">
+                        <wp:docPr id="1512067057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148898797" name="Picture"/>
+                                <pic:cNvPr id="1512067057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489164946" name="Picture">
+                        <wp:docPr id="543898628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489164946" name="Picture"/>
+                                <pic:cNvPr id="543898628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670861166" name="Picture">
+                  <wp:docPr id="1102723163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670861166" name="Picture"/>
+                          <pic:cNvPr id="1102723163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055629599" name="Picture">
+                  <wp:docPr id="648346955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055629599" name="Picture"/>
+                          <pic:cNvPr id="648346955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599278131" name="Picture">
+                  <wp:docPr id="990646131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599278131" name="Picture"/>
+                          <pic:cNvPr id="990646131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656668987" name="Picture">
+                  <wp:docPr id="1044728838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656668987" name="Picture"/>
+                          <pic:cNvPr id="1044728838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987362580" name="Picture">
+                  <wp:docPr id="1619670228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987362580" name="Picture"/>
+                          <pic:cNvPr id="1619670228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117729366" name="Picture">
+                  <wp:docPr id="1449116861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117729366" name="Picture"/>
+                          <pic:cNvPr id="1449116861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106659710" name="Picture">
+                        <wp:docPr id="432891343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106659710" name="Picture"/>
+                                <pic:cNvPr id="432891343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039003745" name="Picture">
+                  <wp:docPr id="824123495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039003745" name="Picture"/>
+                          <pic:cNvPr id="824123495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703673867" name="Picture">
+                  <wp:docPr id="1167627188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703673867" name="Picture"/>
+                          <pic:cNvPr id="1167627188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750105576" name="Picture">
+                  <wp:docPr id="1467902570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750105576" name="Picture"/>
+                          <pic:cNvPr id="1467902570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>