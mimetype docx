--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541588879" name="Picture">
+                  <wp:docPr id="1014313473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541588879" name="Picture"/>
+                          <pic:cNvPr id="1014313473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129520185" name="Picture">
+                  <wp:docPr id="1957174567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129520185" name="Picture"/>
+                          <pic:cNvPr id="1957174567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113129387" name="Picture">
+                        <wp:docPr id="1168168417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113129387" name="Picture"/>
+                                <pic:cNvPr id="1168168417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446087099" name="Picture">
+                  <wp:docPr id="2093274316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446087099" name="Picture"/>
+                          <pic:cNvPr id="2093274316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402228465" name="Picture">
+                  <wp:docPr id="406878122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402228465" name="Picture"/>
+                          <pic:cNvPr id="406878122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703087711" name="Picture">
+                  <wp:docPr id="475262837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703087711" name="Picture"/>
+                          <pic:cNvPr id="475262837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463871831" name="Picture">
+                  <wp:docPr id="205486338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463871831" name="Picture"/>
+                          <pic:cNvPr id="205486338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014654842" name="Picture">
+                  <wp:docPr id="8892379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014654842" name="Picture"/>
+                          <pic:cNvPr id="8892379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816932665" name="Picture">
+                        <wp:docPr id="1935668607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816932665" name="Picture"/>
+                                <pic:cNvPr id="1935668607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073905329" name="Picture">
+                        <wp:docPr id="424310413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073905329" name="Picture"/>
+                                <pic:cNvPr id="424310413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007805266" name="Picture">
+                        <wp:docPr id="1005770086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007805266" name="Picture"/>
+                                <pic:cNvPr id="1005770086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374129497" name="Picture">
+                        <wp:docPr id="1042630649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374129497" name="Picture"/>
+                                <pic:cNvPr id="1042630649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221172841" name="Picture">
+                        <wp:docPr id="1033691528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221172841" name="Picture"/>
+                                <pic:cNvPr id="1033691528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985208333" name="Picture">
+                        <wp:docPr id="2013615265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985208333" name="Picture"/>
+                                <pic:cNvPr id="2013615265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663556381" name="Picture">
+                        <wp:docPr id="2068972771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663556381" name="Picture"/>
+                                <pic:cNvPr id="2068972771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263577815" name="Picture">
+                        <wp:docPr id="50370988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263577815" name="Picture"/>
+                                <pic:cNvPr id="50370988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831034688" name="Picture">
+                        <wp:docPr id="540022759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831034688" name="Picture"/>
+                                <pic:cNvPr id="540022759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877496519" name="Picture">
+                        <wp:docPr id="599935413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877496519" name="Picture"/>
+                                <pic:cNvPr id="599935413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451432076" name="Picture">
+                        <wp:docPr id="527183156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451432076" name="Picture"/>
+                                <pic:cNvPr id="527183156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805008702" name="Picture">
+                        <wp:docPr id="1377652350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805008702" name="Picture"/>
+                                <pic:cNvPr id="1377652350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157361129" name="Picture">
+                        <wp:docPr id="235245318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157361129" name="Picture"/>
+                                <pic:cNvPr id="235245318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678655886" name="Picture">
+                        <wp:docPr id="1494175055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678655886" name="Picture"/>
+                                <pic:cNvPr id="1494175055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124146693" name="Picture">
+                        <wp:docPr id="584332316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124146693" name="Picture"/>
+                                <pic:cNvPr id="584332316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579612006" name="Picture">
+                  <wp:docPr id="1968554297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579612006" name="Picture"/>
+                          <pic:cNvPr id="1968554297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917186706" name="Picture">
+                  <wp:docPr id="654166873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917186706" name="Picture"/>
+                          <pic:cNvPr id="654166873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300282962" name="Picture">
+                  <wp:docPr id="1467593794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300282962" name="Picture"/>
+                          <pic:cNvPr id="1467593794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981477007" name="Picture">
+                  <wp:docPr id="1737926761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981477007" name="Picture"/>
+                          <pic:cNvPr id="1737926761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893249144" name="Picture">
+                  <wp:docPr id="63419511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893249144" name="Picture"/>
+                          <pic:cNvPr id="63419511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105030261" name="Picture">
+                  <wp:docPr id="1726193113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105030261" name="Picture"/>
+                          <pic:cNvPr id="1726193113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670008979" name="Picture">
+                        <wp:docPr id="701422489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670008979" name="Picture"/>
+                                <pic:cNvPr id="701422489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640362110" name="Picture">
+                  <wp:docPr id="1768987260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640362110" name="Picture"/>
+                          <pic:cNvPr id="1768987260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769904559" name="Picture">
+                  <wp:docPr id="586415579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769904559" name="Picture"/>
+                          <pic:cNvPr id="586415579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986207646" name="Picture">
+                  <wp:docPr id="2101274639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986207646" name="Picture"/>
+                          <pic:cNvPr id="2101274639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281888600" name="Picture">
+                  <wp:docPr id="519972390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281888600" name="Picture"/>
+                          <pic:cNvPr id="519972390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653530250" name="Picture">
+                  <wp:docPr id="965919541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653530250" name="Picture"/>
+                          <pic:cNvPr id="965919541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99742155" name="Picture">
+                  <wp:docPr id="1974504856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99742155" name="Picture"/>
+                          <pic:cNvPr id="1974504856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635312203" name="Picture">
+                        <wp:docPr id="982868408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635312203" name="Picture"/>
+                                <pic:cNvPr id="982868408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399042369" name="Picture">
+                  <wp:docPr id="465233589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399042369" name="Picture"/>
+                          <pic:cNvPr id="465233589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13514329" name="Picture">
+                  <wp:docPr id="387025025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13514329" name="Picture"/>
+                          <pic:cNvPr id="387025025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465295330" name="Picture">
+                  <wp:docPr id="1133756776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465295330" name="Picture"/>
+                          <pic:cNvPr id="1133756776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440839722" name="Picture">
+                  <wp:docPr id="1234267902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440839722" name="Picture"/>
+                          <pic:cNvPr id="1234267902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184635099" name="Picture">
+                  <wp:docPr id="1582702953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184635099" name="Picture"/>
+                          <pic:cNvPr id="1582702953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183838947" name="Picture">
+                  <wp:docPr id="1409658876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183838947" name="Picture"/>
+                          <pic:cNvPr id="1409658876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521591714" name="Picture">
+                  <wp:docPr id="1394933365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521591714" name="Picture"/>
+                          <pic:cNvPr id="1394933365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662012669" name="Picture">
+                  <wp:docPr id="707248546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662012669" name="Picture"/>
+                          <pic:cNvPr id="707248546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404327054" name="Picture">
+                  <wp:docPr id="756812267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404327054" name="Picture"/>
+                          <pic:cNvPr id="756812267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546403901" name="Picture">
+                  <wp:docPr id="1620070832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546403901" name="Picture"/>
+                          <pic:cNvPr id="1620070832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234427796" name="Picture">
+                  <wp:docPr id="164548254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234427796" name="Picture"/>
+                          <pic:cNvPr id="164548254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589770583" name="Picture">
+                  <wp:docPr id="188733607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589770583" name="Picture"/>
+                          <pic:cNvPr id="188733607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989261071" name="Picture">
+                        <wp:docPr id="803953175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989261071" name="Picture"/>
+                                <pic:cNvPr id="803953175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667673547" name="Picture">
+                  <wp:docPr id="1524913581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667673547" name="Picture"/>
+                          <pic:cNvPr id="1524913581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642586004" name="Picture">
+                  <wp:docPr id="2085851852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642586004" name="Picture"/>
+                          <pic:cNvPr id="2085851852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808350242" name="Picture">
+                  <wp:docPr id="1496894547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808350242" name="Picture"/>
+                          <pic:cNvPr id="1496894547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11342603" name="Picture">
+                  <wp:docPr id="926505793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11342603" name="Picture"/>
+                          <pic:cNvPr id="926505793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422640332" name="Picture">
+                  <wp:docPr id="1876632751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422640332" name="Picture"/>
+                          <pic:cNvPr id="1876632751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107655410" name="Picture">
+                  <wp:docPr id="529324304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107655410" name="Picture"/>
+                          <pic:cNvPr id="529324304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102470388" name="Picture">
+                        <wp:docPr id="555797740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102470388" name="Picture"/>
+                                <pic:cNvPr id="555797740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234132285" name="Picture">
+                  <wp:docPr id="358098400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234132285" name="Picture"/>
+                          <pic:cNvPr id="358098400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633695050" name="Picture">
+                  <wp:docPr id="1491914164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633695050" name="Picture"/>
+                          <pic:cNvPr id="1491914164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675373503" name="Picture">
+                  <wp:docPr id="566838477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675373503" name="Picture"/>
+                          <pic:cNvPr id="566838477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44841,57 +44841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77666870" name="Picture">
+                  <wp:docPr id="1155203388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77666870" name="Picture"/>
+                          <pic:cNvPr id="1155203388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44912,57 +44912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170966739" name="Picture">
+                  <wp:docPr id="2061821310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170966739" name="Picture"/>
+                          <pic:cNvPr id="2061821310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45326,57 +45326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137620985" name="Picture">
+                  <wp:docPr id="299907523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137620985" name="Picture"/>
+                          <pic:cNvPr id="299907523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>