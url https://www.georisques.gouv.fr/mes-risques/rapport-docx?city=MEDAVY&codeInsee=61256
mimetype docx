--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58939454" name="Picture">
+                  <wp:docPr id="1276636635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58939454" name="Picture"/>
+                          <pic:cNvPr id="1276636635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130423727" name="Picture">
+                  <wp:docPr id="789397796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130423727" name="Picture"/>
+                          <pic:cNvPr id="789397796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304552194" name="Picture">
+                        <wp:docPr id="1673392058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304552194" name="Picture"/>
+                                <pic:cNvPr id="1673392058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972943001" name="Picture">
+                  <wp:docPr id="153380702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972943001" name="Picture"/>
+                          <pic:cNvPr id="153380702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686980698" name="Picture">
+                  <wp:docPr id="315125450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686980698" name="Picture"/>
+                          <pic:cNvPr id="315125450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854303619" name="Picture">
+                  <wp:docPr id="1903062711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854303619" name="Picture"/>
+                          <pic:cNvPr id="1903062711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503807554" name="Picture">
+                  <wp:docPr id="631594220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503807554" name="Picture"/>
+                          <pic:cNvPr id="631594220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660761506" name="Picture">
+                  <wp:docPr id="1890202080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660761506" name="Picture"/>
+                          <pic:cNvPr id="1890202080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215397286" name="Picture">
+                        <wp:docPr id="1838797032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215397286" name="Picture"/>
+                                <pic:cNvPr id="1838797032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444043141" name="Picture">
+                        <wp:docPr id="623526635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444043141" name="Picture"/>
+                                <pic:cNvPr id="623526635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883255128" name="Picture">
+                        <wp:docPr id="760403242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883255128" name="Picture"/>
+                                <pic:cNvPr id="760403242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561726760" name="Picture">
+                        <wp:docPr id="40774902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561726760" name="Picture"/>
+                                <pic:cNvPr id="40774902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390915380" name="Picture">
+                        <wp:docPr id="1956993651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390915380" name="Picture"/>
+                                <pic:cNvPr id="1956993651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816263185" name="Picture">
+                        <wp:docPr id="1825811531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816263185" name="Picture"/>
+                                <pic:cNvPr id="1825811531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8510205" name="Picture">
+                        <wp:docPr id="1460353916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8510205" name="Picture"/>
+                                <pic:cNvPr id="1460353916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059854273" name="Picture">
+                        <wp:docPr id="145491002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059854273" name="Picture"/>
+                                <pic:cNvPr id="145491002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757201985" name="Picture">
+                        <wp:docPr id="989398951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757201985" name="Picture"/>
+                                <pic:cNvPr id="989398951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618865928" name="Picture">
+                        <wp:docPr id="398095874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618865928" name="Picture"/>
+                                <pic:cNvPr id="398095874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711156007" name="Picture">
+                        <wp:docPr id="1897723806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711156007" name="Picture"/>
+                                <pic:cNvPr id="1897723806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953782454" name="Picture">
+                        <wp:docPr id="547957352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953782454" name="Picture"/>
+                                <pic:cNvPr id="547957352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331477738" name="Picture">
+                        <wp:docPr id="57531641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331477738" name="Picture"/>
+                                <pic:cNvPr id="57531641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544172503" name="Picture">
+                        <wp:docPr id="584170765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544172503" name="Picture"/>
+                                <pic:cNvPr id="584170765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486760976" name="Picture">
+                        <wp:docPr id="1376905948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486760976" name="Picture"/>
+                                <pic:cNvPr id="1376905948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881000304" name="Picture">
+                  <wp:docPr id="663755250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881000304" name="Picture"/>
+                          <pic:cNvPr id="663755250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216069064" name="Picture">
+                  <wp:docPr id="618850815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216069064" name="Picture"/>
+                          <pic:cNvPr id="618850815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163843159" name="Picture">
+                  <wp:docPr id="1164246045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163843159" name="Picture"/>
+                          <pic:cNvPr id="1164246045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178999946" name="Picture">
+                  <wp:docPr id="405990877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178999946" name="Picture"/>
+                          <pic:cNvPr id="405990877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035511068" name="Picture">
+                  <wp:docPr id="262352464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035511068" name="Picture"/>
+                          <pic:cNvPr id="262352464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255436507" name="Picture">
+                  <wp:docPr id="2103192318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255436507" name="Picture"/>
+                          <pic:cNvPr id="2103192318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497840948" name="Picture">
+                        <wp:docPr id="626728673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497840948" name="Picture"/>
+                                <pic:cNvPr id="626728673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19380,57 +19380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466128117" name="Picture">
+                        <wp:docPr id="1475431141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466128117" name="Picture"/>
+                                <pic:cNvPr id="1475431141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20643,57 +20643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661355717" name="Picture">
+                  <wp:docPr id="1567967546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661355717" name="Picture"/>
+                          <pic:cNvPr id="1567967546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110484955" name="Picture">
+                  <wp:docPr id="473654534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110484955" name="Picture"/>
+                          <pic:cNvPr id="473654534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21268,57 +21268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087192020" name="Picture">
+                  <wp:docPr id="1587224191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087192020" name="Picture"/>
+                          <pic:cNvPr id="1587224191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149572566" name="Picture">
+                        <wp:docPr id="1416243938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149572566" name="Picture"/>
+                                <pic:cNvPr id="1416243938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24509,57 +24509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049607727" name="Picture">
+                  <wp:docPr id="2118389948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049607727" name="Picture"/>
+                          <pic:cNvPr id="2118389948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24598,57 +24598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266311257" name="Picture">
+                  <wp:docPr id="164011193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266311257" name="Picture"/>
+                          <pic:cNvPr id="164011193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25242,57 +25242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294925851" name="Picture">
+                  <wp:docPr id="218012249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294925851" name="Picture"/>
+                          <pic:cNvPr id="218012249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26240,57 +26240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689695482" name="Picture">
+                  <wp:docPr id="1374564345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689695482" name="Picture"/>
+                          <pic:cNvPr id="1374564345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26343,57 +26343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257154593" name="Picture">
+                  <wp:docPr id="70407493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257154593" name="Picture"/>
+                          <pic:cNvPr id="70407493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27722,57 +27722,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515308664" name="Picture">
+                  <wp:docPr id="1809181157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515308664" name="Picture"/>
+                          <pic:cNvPr id="1809181157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28847,57 +28847,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190651306" name="Picture">
+                        <wp:docPr id="1950942720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190651306" name="Picture"/>
+                                <pic:cNvPr id="1950942720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30200,57 +30200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046694827" name="Picture">
+                  <wp:docPr id="367307313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046694827" name="Picture"/>
+                          <pic:cNvPr id="367307313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30289,57 +30289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380091396" name="Picture">
+                  <wp:docPr id="264604575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380091396" name="Picture"/>
+                          <pic:cNvPr id="264604575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30933,57 +30933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862582735" name="Picture">
+                  <wp:docPr id="855700833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862582735" name="Picture"/>
+                          <pic:cNvPr id="855700833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31931,57 +31931,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004839159" name="Picture">
+                  <wp:docPr id="554407690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004839159" name="Picture"/>
+                          <pic:cNvPr id="554407690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398245348" name="Picture">
+                  <wp:docPr id="1282929097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398245348" name="Picture"/>
+                          <pic:cNvPr id="1282929097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599113875" name="Picture">
+                  <wp:docPr id="154479608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599113875" name="Picture"/>
+                          <pic:cNvPr id="154479608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34577,57 +34577,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603230613" name="Picture">
+                        <wp:docPr id="2028550850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603230613" name="Picture"/>
+                                <pic:cNvPr id="2028550850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35552,57 +35552,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641824484" name="Picture">
+                        <wp:docPr id="1899438458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641824484" name="Picture"/>
+                                <pic:cNvPr id="1899438458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36941,57 +36941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53985866" name="Picture">
+                  <wp:docPr id="1077492404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53985866" name="Picture"/>
+                          <pic:cNvPr id="1077492404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37030,57 +37030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89578407" name="Picture">
+                  <wp:docPr id="91874219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89578407" name="Picture"/>
+                          <pic:cNvPr id="91874219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37674,57 +37674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796160011" name="Picture">
+                  <wp:docPr id="949910762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796160011" name="Picture"/>
+                          <pic:cNvPr id="949910762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38672,57 +38672,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951143768" name="Picture">
+                  <wp:docPr id="1567604100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951143768" name="Picture"/>
+                          <pic:cNvPr id="1567604100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38775,57 +38775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563445211" name="Picture">
+                  <wp:docPr id="56845858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563445211" name="Picture"/>
+                          <pic:cNvPr id="56845858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40152,57 +40152,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177987677" name="Picture">
+                  <wp:docPr id="1457852701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177987677" name="Picture"/>
+                          <pic:cNvPr id="1457852701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41295,57 +41295,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939489467" name="Picture">
+                        <wp:docPr id="1217319415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939489467" name="Picture"/>
+                                <pic:cNvPr id="1217319415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42656,57 +42656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655963409" name="Picture">
+                  <wp:docPr id="907889666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655963409" name="Picture"/>
+                          <pic:cNvPr id="907889666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42745,57 +42745,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694309165" name="Picture">
+                  <wp:docPr id="24743635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694309165" name="Picture"/>
+                          <pic:cNvPr id="24743635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43389,57 +43389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528986647" name="Picture">
+                  <wp:docPr id="13859175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528986647" name="Picture"/>
+                          <pic:cNvPr id="13859175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44387,57 +44387,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521398558" name="Picture">
+                  <wp:docPr id="1790022208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521398558" name="Picture"/>
+                          <pic:cNvPr id="1790022208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44490,57 +44490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181077586" name="Picture">
+                  <wp:docPr id="1613256123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181077586" name="Picture"/>
+                          <pic:cNvPr id="1613256123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45867,57 +45867,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461699568" name="Picture">
+                  <wp:docPr id="640907362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461699568" name="Picture"/>
+                          <pic:cNvPr id="640907362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47010,57 +47010,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022077134" name="Picture">
+                        <wp:docPr id="1210264264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022077134" name="Picture"/>
+                                <pic:cNvPr id="1210264264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48231,57 +48231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362050669" name="Picture">
+                  <wp:docPr id="1978579910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362050669" name="Picture"/>
+                          <pic:cNvPr id="1978579910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48302,57 +48302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836261935" name="Picture">
+                  <wp:docPr id="1383690525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836261935" name="Picture"/>
+                          <pic:cNvPr id="1383690525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48716,57 +48716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684467170" name="Picture">
+                  <wp:docPr id="558783812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684467170" name="Picture"/>
+                          <pic:cNvPr id="558783812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>