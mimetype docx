--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117176545" name="Picture">
+                  <wp:docPr id="666460070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117176545" name="Picture"/>
+                          <pic:cNvPr id="666460070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464931182" name="Picture">
+                  <wp:docPr id="1589315947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464931182" name="Picture"/>
+                          <pic:cNvPr id="1589315947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741254494" name="Picture">
+                        <wp:docPr id="311519180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741254494" name="Picture"/>
+                                <pic:cNvPr id="311519180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833164223" name="Picture">
+                  <wp:docPr id="1400321576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833164223" name="Picture"/>
+                          <pic:cNvPr id="1400321576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997032254" name="Picture">
+                  <wp:docPr id="597413462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997032254" name="Picture"/>
+                          <pic:cNvPr id="597413462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408217809" name="Picture">
+                  <wp:docPr id="277291830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408217809" name="Picture"/>
+                          <pic:cNvPr id="277291830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930802017" name="Picture">
+                  <wp:docPr id="868644221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930802017" name="Picture"/>
+                          <pic:cNvPr id="868644221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390465716" name="Picture">
+                  <wp:docPr id="1938407263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390465716" name="Picture"/>
+                          <pic:cNvPr id="1938407263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376132271" name="Picture">
+                        <wp:docPr id="1035783562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376132271" name="Picture"/>
+                                <pic:cNvPr id="1035783562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405536865" name="Picture">
+                        <wp:docPr id="1205039923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405536865" name="Picture"/>
+                                <pic:cNvPr id="1205039923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907020231" name="Picture">
+                        <wp:docPr id="1008716278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907020231" name="Picture"/>
+                                <pic:cNvPr id="1008716278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857479652" name="Picture">
+                        <wp:docPr id="668538165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857479652" name="Picture"/>
+                                <pic:cNvPr id="668538165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744853422" name="Picture">
+                        <wp:docPr id="563921503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744853422" name="Picture"/>
+                                <pic:cNvPr id="563921503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876221801" name="Picture">
+                        <wp:docPr id="443604118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876221801" name="Picture"/>
+                                <pic:cNvPr id="443604118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686763646" name="Picture">
+                        <wp:docPr id="1276701157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686763646" name="Picture"/>
+                                <pic:cNvPr id="1276701157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159769496" name="Picture">
+                        <wp:docPr id="1375227798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159769496" name="Picture"/>
+                                <pic:cNvPr id="1375227798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257428717" name="Picture">
+                        <wp:docPr id="1606078268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257428717" name="Picture"/>
+                                <pic:cNvPr id="1606078268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113455850" name="Picture">
+                        <wp:docPr id="1038166573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113455850" name="Picture"/>
+                                <pic:cNvPr id="1038166573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265431274" name="Picture">
+                        <wp:docPr id="1818416797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265431274" name="Picture"/>
+                                <pic:cNvPr id="1818416797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636873642" name="Picture">
+                        <wp:docPr id="1928409094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636873642" name="Picture"/>
+                                <pic:cNvPr id="1928409094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483215383" name="Picture">
+                        <wp:docPr id="159119769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483215383" name="Picture"/>
+                                <pic:cNvPr id="159119769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148095302" name="Picture">
+                        <wp:docPr id="1012300104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148095302" name="Picture"/>
+                                <pic:cNvPr id="1012300104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502877538" name="Picture">
+                        <wp:docPr id="1877675067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502877538" name="Picture"/>
+                                <pic:cNvPr id="1877675067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116419354" name="Picture">
+                  <wp:docPr id="1007583251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116419354" name="Picture"/>
+                          <pic:cNvPr id="1007583251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555246685" name="Picture">
+                  <wp:docPr id="1121733646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555246685" name="Picture"/>
+                          <pic:cNvPr id="1121733646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035854707" name="Picture">
+                  <wp:docPr id="507096624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035854707" name="Picture"/>
+                          <pic:cNvPr id="507096624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133255166" name="Picture">
+                  <wp:docPr id="984277786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133255166" name="Picture"/>
+                          <pic:cNvPr id="984277786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697962851" name="Picture">
+                  <wp:docPr id="298116706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697962851" name="Picture"/>
+                          <pic:cNvPr id="298116706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476401482" name="Picture">
+                  <wp:docPr id="1072069825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476401482" name="Picture"/>
+                          <pic:cNvPr id="1072069825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007419413" name="Picture">
+                        <wp:docPr id="1639809877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007419413" name="Picture"/>
+                                <pic:cNvPr id="1639809877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163088315" name="Picture">
+                  <wp:docPr id="244007019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163088315" name="Picture"/>
+                          <pic:cNvPr id="244007019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628860226" name="Picture">
+                  <wp:docPr id="1373864548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628860226" name="Picture"/>
+                          <pic:cNvPr id="1373864548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682716058" name="Picture">
+                  <wp:docPr id="1548293158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682716058" name="Picture"/>
+                          <pic:cNvPr id="1548293158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918090138" name="Picture">
+                  <wp:docPr id="2048858061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918090138" name="Picture"/>
+                          <pic:cNvPr id="2048858061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011591138" name="Picture">
+                  <wp:docPr id="221976122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011591138" name="Picture"/>
+                          <pic:cNvPr id="221976122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081186692" name="Picture">
+                  <wp:docPr id="657897212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081186692" name="Picture"/>
+                          <pic:cNvPr id="657897212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516371637" name="Picture">
+                        <wp:docPr id="989637855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516371637" name="Picture"/>
+                                <pic:cNvPr id="989637855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588720947" name="Picture">
+                        <wp:docPr id="755528786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588720947" name="Picture"/>
+                                <pic:cNvPr id="755528786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985412530" name="Picture">
+                  <wp:docPr id="1917693816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985412530" name="Picture"/>
+                          <pic:cNvPr id="1917693816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594744894" name="Picture">
+                  <wp:docPr id="66696964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594744894" name="Picture"/>
+                          <pic:cNvPr id="66696964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219975505" name="Picture">
+                  <wp:docPr id="1202721566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219975505" name="Picture"/>
+                          <pic:cNvPr id="1202721566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346586028" name="Picture">
+                  <wp:docPr id="879256004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346586028" name="Picture"/>
+                          <pic:cNvPr id="879256004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32680618" name="Picture">
+                  <wp:docPr id="1397848522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32680618" name="Picture"/>
+                          <pic:cNvPr id="1397848522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088944270" name="Picture">
+                  <wp:docPr id="1665691905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088944270" name="Picture"/>
+                          <pic:cNvPr id="1665691905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251656957" name="Picture">
+                        <wp:docPr id="388642444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251656957" name="Picture"/>
+                                <pic:cNvPr id="388642444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543615378" name="Picture">
+                  <wp:docPr id="936025361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543615378" name="Picture"/>
+                          <pic:cNvPr id="936025361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144077872" name="Picture">
+                  <wp:docPr id="1918684144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144077872" name="Picture"/>
+                          <pic:cNvPr id="1918684144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316670784" name="Picture">
+                  <wp:docPr id="700631377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316670784" name="Picture"/>
+                          <pic:cNvPr id="700631377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404414651" name="Picture">
+                  <wp:docPr id="410749629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404414651" name="Picture"/>
+                          <pic:cNvPr id="410749629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870065291" name="Picture">
+                  <wp:docPr id="1289831554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870065291" name="Picture"/>
+                          <pic:cNvPr id="1289831554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578622426" name="Picture">
+                  <wp:docPr id="374467187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578622426" name="Picture"/>
+                          <pic:cNvPr id="374467187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123954799" name="Picture">
+                        <wp:docPr id="609892565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123954799" name="Picture"/>
+                                <pic:cNvPr id="609892565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651894039" name="Picture">
+                  <wp:docPr id="1163567472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651894039" name="Picture"/>
+                          <pic:cNvPr id="1163567472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974604221" name="Picture">
+                  <wp:docPr id="808691102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974604221" name="Picture"/>
+                          <pic:cNvPr id="808691102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164399753" name="Picture">
+                  <wp:docPr id="120005747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164399753" name="Picture"/>
+                          <pic:cNvPr id="120005747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382740524" name="Picture">
+                  <wp:docPr id="44821258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382740524" name="Picture"/>
+                          <pic:cNvPr id="44821258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120133855" name="Picture">
+                  <wp:docPr id="1413210859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120133855" name="Picture"/>
+                          <pic:cNvPr id="1413210859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616890243" name="Picture">
+                  <wp:docPr id="706411120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616890243" name="Picture"/>
+                          <pic:cNvPr id="706411120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752039069" name="Picture">
+                  <wp:docPr id="1587473366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752039069" name="Picture"/>
+                          <pic:cNvPr id="1587473366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918839816" name="Picture">
+                  <wp:docPr id="1657686375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918839816" name="Picture"/>
+                          <pic:cNvPr id="1657686375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905348298" name="Picture">
+                  <wp:docPr id="106795603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905348298" name="Picture"/>
+                          <pic:cNvPr id="106795603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>