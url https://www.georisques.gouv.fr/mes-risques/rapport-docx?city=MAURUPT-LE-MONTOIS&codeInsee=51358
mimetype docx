--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919367613" name="Picture">
+                  <wp:docPr id="369759810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919367613" name="Picture"/>
+                          <pic:cNvPr id="369759810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480353397" name="Picture">
+                  <wp:docPr id="441057244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480353397" name="Picture"/>
+                          <pic:cNvPr id="441057244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243809720" name="Picture">
+                        <wp:docPr id="133102047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243809720" name="Picture"/>
+                                <pic:cNvPr id="133102047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857984055" name="Picture">
+                  <wp:docPr id="646126565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857984055" name="Picture"/>
+                          <pic:cNvPr id="646126565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818985917" name="Picture">
+                  <wp:docPr id="493606879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818985917" name="Picture"/>
+                          <pic:cNvPr id="493606879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301211873" name="Picture">
+                  <wp:docPr id="64070486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301211873" name="Picture"/>
+                          <pic:cNvPr id="64070486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511843626" name="Picture">
+                  <wp:docPr id="1916243543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511843626" name="Picture"/>
+                          <pic:cNvPr id="1916243543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835472173" name="Picture">
+                  <wp:docPr id="2103030920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835472173" name="Picture"/>
+                          <pic:cNvPr id="2103030920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700006641" name="Picture">
+                        <wp:docPr id="690184927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700006641" name="Picture"/>
+                                <pic:cNvPr id="690184927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241163328" name="Picture">
+                        <wp:docPr id="1809454793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241163328" name="Picture"/>
+                                <pic:cNvPr id="1809454793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553420867" name="Picture">
+                        <wp:docPr id="1485648618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553420867" name="Picture"/>
+                                <pic:cNvPr id="1485648618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208071098" name="Picture">
+                        <wp:docPr id="1923298954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208071098" name="Picture"/>
+                                <pic:cNvPr id="1923298954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830107643" name="Picture">
+                        <wp:docPr id="81081930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830107643" name="Picture"/>
+                                <pic:cNvPr id="81081930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739931936" name="Picture">
+                        <wp:docPr id="1269609529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739931936" name="Picture"/>
+                                <pic:cNvPr id="1269609529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934976330" name="Picture">
+                        <wp:docPr id="948561642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934976330" name="Picture"/>
+                                <pic:cNvPr id="948561642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188099921" name="Picture">
+                        <wp:docPr id="508421760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188099921" name="Picture"/>
+                                <pic:cNvPr id="508421760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975651752" name="Picture">
+                        <wp:docPr id="267126962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975651752" name="Picture"/>
+                                <pic:cNvPr id="267126962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938639688" name="Picture">
+                        <wp:docPr id="1454819105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938639688" name="Picture"/>
+                                <pic:cNvPr id="1454819105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247510962" name="Picture">
+                        <wp:docPr id="1715021654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247510962" name="Picture"/>
+                                <pic:cNvPr id="1715021654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244099436" name="Picture">
+                        <wp:docPr id="538525991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244099436" name="Picture"/>
+                                <pic:cNvPr id="538525991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570685858" name="Picture">
+                        <wp:docPr id="1979147739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570685858" name="Picture"/>
+                                <pic:cNvPr id="1979147739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112590726" name="Picture">
+                        <wp:docPr id="1782094301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112590726" name="Picture"/>
+                                <pic:cNvPr id="1782094301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717892358" name="Picture">
+                        <wp:docPr id="1606961748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717892358" name="Picture"/>
+                                <pic:cNvPr id="1606961748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033596987" name="Picture">
+                  <wp:docPr id="1030091924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033596987" name="Picture"/>
+                          <pic:cNvPr id="1030091924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108650445" name="Picture">
+                  <wp:docPr id="386392780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108650445" name="Picture"/>
+                          <pic:cNvPr id="386392780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308176118" name="Picture">
+                  <wp:docPr id="678753367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308176118" name="Picture"/>
+                          <pic:cNvPr id="678753367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050221106" name="Picture">
+                  <wp:docPr id="413748686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050221106" name="Picture"/>
+                          <pic:cNvPr id="413748686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760362741" name="Picture">
+                  <wp:docPr id="417678472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760362741" name="Picture"/>
+                          <pic:cNvPr id="417678472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123288654" name="Picture">
+                  <wp:docPr id="632191232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123288654" name="Picture"/>
+                          <pic:cNvPr id="632191232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581708985" name="Picture">
+                        <wp:docPr id="1611322575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581708985" name="Picture"/>
+                                <pic:cNvPr id="1611322575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265849788" name="Picture">
+                  <wp:docPr id="919236779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265849788" name="Picture"/>
+                          <pic:cNvPr id="919236779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316108601" name="Picture">
+                  <wp:docPr id="1570855089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316108601" name="Picture"/>
+                          <pic:cNvPr id="1570855089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365065790" name="Picture">
+                  <wp:docPr id="1799050086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365065790" name="Picture"/>
+                          <pic:cNvPr id="1799050086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86761807" name="Picture">
+                  <wp:docPr id="641672822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86761807" name="Picture"/>
+                          <pic:cNvPr id="641672822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473562618" name="Picture">
+                  <wp:docPr id="1757974548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473562618" name="Picture"/>
+                          <pic:cNvPr id="1757974548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645125126" name="Picture">
+                  <wp:docPr id="1074716680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645125126" name="Picture"/>
+                          <pic:cNvPr id="1074716680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479219360" name="Picture">
+                        <wp:docPr id="2084896384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479219360" name="Picture"/>
+                                <pic:cNvPr id="2084896384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920326265" name="Picture">
+                  <wp:docPr id="1414710110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920326265" name="Picture"/>
+                          <pic:cNvPr id="1414710110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84303330" name="Picture">
+                  <wp:docPr id="777508211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84303330" name="Picture"/>
+                          <pic:cNvPr id="777508211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509282720" name="Picture">
+                  <wp:docPr id="1427886248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509282720" name="Picture"/>
+                          <pic:cNvPr id="1427886248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,61 +26589,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327003567" name="Picture">
+                  <wp:docPr id="347482537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327003567" name="Picture"/>
+                          <pic:cNvPr id="347482537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_27.jpg"/>
+                          <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278529211" name="Picture">
+                  <wp:docPr id="1846524741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278529211" name="Picture"/>
+                          <pic:cNvPr id="1846524741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,61 +28084,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872556532" name="Picture">
+                  <wp:docPr id="339061112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872556532" name="Picture"/>
+                          <pic:cNvPr id="339061112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_26.png"/>
+                          <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29454,51 +29454,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1500"/>
+          <w:trHeight w:hRule="atLeast" w:val="1880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083085143" name="Picture">
+                        <wp:docPr id="1466654508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083085143" name="Picture"/>
+                                <pic:cNvPr id="1466654508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30012,51 +30012,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="600"/>
+                <w:trHeight w:hRule="atLeast" w:val="980"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30084,50 +30084,54 @@
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Glissement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31080,259 +31084,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="240"/>
-[...207 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="1400"/>
+          <w:trHeight w:hRule="exact" w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31748,58 +31544,63 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="1600"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="1480"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1000"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31883,190 +31684,245 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317114151" name="Picture">
+                  <wp:docPr id="589366853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317114151" name="Picture"/>
+                          <pic:cNvPr id="589366853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771802639" name="Picture">
+                  <wp:docPr id="775864114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771802639" name="Picture"/>
+                          <pic:cNvPr id="775864114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32101,93 +31957,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -32197,59 +32045,105 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...7 lines deleted...]
-          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -32287,50 +32181,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32358,50 +32253,78 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32429,112 +32352,122 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571528770" name="Picture">
+                  <wp:docPr id="1687545470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571528770" name="Picture"/>
+                          <pic:cNvPr id="1687545470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32544,50 +32477,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32633,51 +32576,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32703,50 +32664,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -32825,67 +32804,112 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -32993,113 +33017,563 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="15"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Maurupt-le-montois</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="12900"/>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code NOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libellé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Début le</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="12060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -33234,79 +33708,106 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -33663,57 +34164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305294952" name="Picture">
+                  <wp:docPr id="1428051825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305294952" name="Picture"/>
+                          <pic:cNvPr id="1428051825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33752,57 +34253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303785436" name="Picture">
+                  <wp:docPr id="519306682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303785436" name="Picture"/>
+                          <pic:cNvPr id="519306682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34432,57 +34933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738993966" name="Picture">
+                  <wp:docPr id="1870919683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738993966" name="Picture"/>
+                          <pic:cNvPr id="1870919683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35493,57 +35994,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099832621" name="Picture">
+                  <wp:docPr id="683734008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099832621" name="Picture"/>
+                          <pic:cNvPr id="683734008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35596,57 +36097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724513569" name="Picture">
+                  <wp:docPr id="2076561857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724513569" name="Picture"/>
+                          <pic:cNvPr id="2076561857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37054,57 +37555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448703245" name="Picture">
+                  <wp:docPr id="1676042682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448703245" name="Picture"/>
+                          <pic:cNvPr id="1676042682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362856348" name="Picture">
+                        <wp:docPr id="359749426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362856348" name="Picture"/>
+                                <pic:cNvPr id="359749426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40819,57 +41320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920651568" name="Picture">
+                  <wp:docPr id="876416767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920651568" name="Picture"/>
+                          <pic:cNvPr id="876416767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40908,57 +41409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21054726" name="Picture">
+                  <wp:docPr id="1082405084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21054726" name="Picture"/>
+                          <pic:cNvPr id="1082405084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41552,57 +42053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294475501" name="Picture">
+                  <wp:docPr id="1599289145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294475501" name="Picture"/>
+                          <pic:cNvPr id="1599289145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42550,57 +43051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096095265" name="Picture">
+                  <wp:docPr id="2130312993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096095265" name="Picture"/>
+                          <pic:cNvPr id="2130312993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42653,57 +43154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432517838" name="Picture">
+                  <wp:docPr id="2125446876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432517838" name="Picture"/>
+                          <pic:cNvPr id="2125446876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44030,57 +44531,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110631015" name="Picture">
+                  <wp:docPr id="1804454786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110631015" name="Picture"/>
+                          <pic:cNvPr id="1804454786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45173,57 +45674,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594066895" name="Picture">
+                        <wp:docPr id="356078648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594066895" name="Picture"/>
+                                <pic:cNvPr id="356078648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46394,57 +46895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329444572" name="Picture">
+                  <wp:docPr id="275602630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329444572" name="Picture"/>
+                          <pic:cNvPr id="275602630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46465,57 +46966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469817177" name="Picture">
+                  <wp:docPr id="1181174755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469817177" name="Picture"/>
+                          <pic:cNvPr id="1181174755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46879,57 +47380,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718791280" name="Picture">
+                  <wp:docPr id="87477167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718791280" name="Picture"/>
+                          <pic:cNvPr id="87477167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47708,53 +48209,53 @@
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
+ <Relationship Id="img_0_4_23.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_23.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
+ <Relationship Id="img_0_4_22.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_22.png"/>
  <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_33.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_33.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_32.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_32.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 