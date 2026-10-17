--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378947014" name="Picture">
+                  <wp:docPr id="851163213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378947014" name="Picture"/>
+                          <pic:cNvPr id="851163213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095328047" name="Picture">
+                  <wp:docPr id="706270982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095328047" name="Picture"/>
+                          <pic:cNvPr id="706270982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580311836" name="Picture">
+                        <wp:docPr id="1210211509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580311836" name="Picture"/>
+                                <pic:cNvPr id="1210211509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655529142" name="Picture">
+                  <wp:docPr id="822252325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655529142" name="Picture"/>
+                          <pic:cNvPr id="822252325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146822626" name="Picture">
+                  <wp:docPr id="1359346027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146822626" name="Picture"/>
+                          <pic:cNvPr id="1359346027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705955934" name="Picture">
+                  <wp:docPr id="1466236911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705955934" name="Picture"/>
+                          <pic:cNvPr id="1466236911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082452472" name="Picture">
+                  <wp:docPr id="1612358588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082452472" name="Picture"/>
+                          <pic:cNvPr id="1612358588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373171693" name="Picture">
+                  <wp:docPr id="13071871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373171693" name="Picture"/>
+                          <pic:cNvPr id="13071871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982234131" name="Picture">
+                        <wp:docPr id="2047852045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982234131" name="Picture"/>
+                                <pic:cNvPr id="2047852045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13730691" name="Picture">
+                        <wp:docPr id="1613180756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13730691" name="Picture"/>
+                                <pic:cNvPr id="1613180756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611437140" name="Picture">
+                        <wp:docPr id="195476635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611437140" name="Picture"/>
+                                <pic:cNvPr id="195476635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410095600" name="Picture">
+                        <wp:docPr id="1071273674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410095600" name="Picture"/>
+                                <pic:cNvPr id="1071273674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83034440" name="Picture">
+                        <wp:docPr id="941055179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83034440" name="Picture"/>
+                                <pic:cNvPr id="941055179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120838358" name="Picture">
+                        <wp:docPr id="1144780787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120838358" name="Picture"/>
+                                <pic:cNvPr id="1144780787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120254418" name="Picture">
+                        <wp:docPr id="548391426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120254418" name="Picture"/>
+                                <pic:cNvPr id="548391426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383169026" name="Picture">
+                        <wp:docPr id="260048442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383169026" name="Picture"/>
+                                <pic:cNvPr id="260048442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756871050" name="Picture">
+                        <wp:docPr id="229002985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756871050" name="Picture"/>
+                                <pic:cNvPr id="229002985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145338333" name="Picture">
+                        <wp:docPr id="191471749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145338333" name="Picture"/>
+                                <pic:cNvPr id="191471749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571200122" name="Picture">
+                        <wp:docPr id="551879452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571200122" name="Picture"/>
+                                <pic:cNvPr id="551879452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767676309" name="Picture">
+                        <wp:docPr id="1387840136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767676309" name="Picture"/>
+                                <pic:cNvPr id="1387840136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161799200" name="Picture">
+                        <wp:docPr id="370521468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161799200" name="Picture"/>
+                                <pic:cNvPr id="370521468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845995128" name="Picture">
+                        <wp:docPr id="1844674908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845995128" name="Picture"/>
+                                <pic:cNvPr id="1844674908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483461979" name="Picture">
+                        <wp:docPr id="656033179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483461979" name="Picture"/>
+                                <pic:cNvPr id="656033179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594325895" name="Picture">
+                  <wp:docPr id="783257233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594325895" name="Picture"/>
+                          <pic:cNvPr id="783257233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296465686" name="Picture">
+                  <wp:docPr id="39737104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296465686" name="Picture"/>
+                          <pic:cNvPr id="39737104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143449884" name="Picture">
+                  <wp:docPr id="209118618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143449884" name="Picture"/>
+                          <pic:cNvPr id="209118618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284160056" name="Picture">
+                  <wp:docPr id="2022733659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284160056" name="Picture"/>
+                          <pic:cNvPr id="2022733659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366690577" name="Picture">
+                  <wp:docPr id="928350888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366690577" name="Picture"/>
+                          <pic:cNvPr id="928350888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737845244" name="Picture">
+                  <wp:docPr id="1924619359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737845244" name="Picture"/>
+                          <pic:cNvPr id="1924619359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987659280" name="Picture">
+                        <wp:docPr id="573123748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987659280" name="Picture"/>
+                                <pic:cNvPr id="573123748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137253099" name="Picture">
+                  <wp:docPr id="95886759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137253099" name="Picture"/>
+                          <pic:cNvPr id="95886759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452465751" name="Picture">
+                  <wp:docPr id="1212439734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452465751" name="Picture"/>
+                          <pic:cNvPr id="1212439734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785158483" name="Picture">
+                  <wp:docPr id="593696022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785158483" name="Picture"/>
+                          <pic:cNvPr id="593696022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069327568" name="Picture">
+                  <wp:docPr id="417090083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069327568" name="Picture"/>
+                          <pic:cNvPr id="417090083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726119513" name="Picture">
+                  <wp:docPr id="917846809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726119513" name="Picture"/>
+                          <pic:cNvPr id="917846809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221888691" name="Picture">
+                  <wp:docPr id="167517523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221888691" name="Picture"/>
+                          <pic:cNvPr id="167517523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236995258" name="Picture">
+                        <wp:docPr id="806349547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236995258" name="Picture"/>
+                                <pic:cNvPr id="806349547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634816044" name="Picture">
+                  <wp:docPr id="1500540732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634816044" name="Picture"/>
+                          <pic:cNvPr id="1500540732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41916888" name="Picture">
+                  <wp:docPr id="219808539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41916888" name="Picture"/>
+                          <pic:cNvPr id="219808539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787813324" name="Picture">
+                  <wp:docPr id="440500843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787813324" name="Picture"/>
+                          <pic:cNvPr id="440500843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099653264" name="Picture">
+                  <wp:docPr id="578098171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099653264" name="Picture"/>
+                          <pic:cNvPr id="578098171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454443668" name="Picture">
+                  <wp:docPr id="814368629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454443668" name="Picture"/>
+                          <pic:cNvPr id="814368629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235042444" name="Picture">
+                  <wp:docPr id="560705186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235042444" name="Picture"/>
+                          <pic:cNvPr id="560705186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495823183" name="Picture">
+                        <wp:docPr id="1435581441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495823183" name="Picture"/>
+                                <pic:cNvPr id="1435581441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547090242" name="Picture">
+                  <wp:docPr id="1269150856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547090242" name="Picture"/>
+                          <pic:cNvPr id="1269150856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399569586" name="Picture">
+                  <wp:docPr id="1159733819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399569586" name="Picture"/>
+                          <pic:cNvPr id="1159733819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321901551" name="Picture">
+                  <wp:docPr id="1348378014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321901551" name="Picture"/>
+                          <pic:cNvPr id="1348378014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555418831" name="Picture">
+                  <wp:docPr id="1976213935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555418831" name="Picture"/>
+                          <pic:cNvPr id="1976213935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366645794" name="Picture">
+                  <wp:docPr id="1958061942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366645794" name="Picture"/>
+                          <pic:cNvPr id="1958061942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528748965" name="Picture">
+                  <wp:docPr id="741100886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528748965" name="Picture"/>
+                          <pic:cNvPr id="741100886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101757615" name="Picture">
+                  <wp:docPr id="1022549962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101757615" name="Picture"/>
+                          <pic:cNvPr id="1022549962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691540251" name="Picture">
+                  <wp:docPr id="980552193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691540251" name="Picture"/>
+                          <pic:cNvPr id="980552193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009163709" name="Picture">
+                  <wp:docPr id="255089854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009163709" name="Picture"/>
+                          <pic:cNvPr id="255089854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299861842" name="Picture">
+                        <wp:docPr id="1680846253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299861842" name="Picture"/>
+                                <pic:cNvPr id="1680846253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40482,57 +40482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869721042" name="Picture">
+                  <wp:docPr id="264451822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869721042" name="Picture"/>
+                          <pic:cNvPr id="264451822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40571,57 +40571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653569112" name="Picture">
+                  <wp:docPr id="2114437629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653569112" name="Picture"/>
+                          <pic:cNvPr id="2114437629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41215,57 +41215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266440899" name="Picture">
+                  <wp:docPr id="1742489941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266440899" name="Picture"/>
+                          <pic:cNvPr id="1742489941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42213,57 +42213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55382140" name="Picture">
+                  <wp:docPr id="479908637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55382140" name="Picture"/>
+                          <pic:cNvPr id="479908637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42316,57 +42316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251597651" name="Picture">
+                  <wp:docPr id="2056653140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251597651" name="Picture"/>
+                          <pic:cNvPr id="2056653140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43693,57 +43693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21269437" name="Picture">
+                  <wp:docPr id="384011407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21269437" name="Picture"/>
+                          <pic:cNvPr id="384011407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44836,57 +44836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412757489" name="Picture">
+                        <wp:docPr id="1285733675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412757489" name="Picture"/>
+                                <pic:cNvPr id="1285733675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46057,57 +46057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025918012" name="Picture">
+                  <wp:docPr id="1185929156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025918012" name="Picture"/>
+                          <pic:cNvPr id="1185929156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46128,57 +46128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627124654" name="Picture">
+                  <wp:docPr id="905243684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627124654" name="Picture"/>
+                          <pic:cNvPr id="905243684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46542,57 +46542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145231462" name="Picture">
+                  <wp:docPr id="866134197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145231462" name="Picture"/>
+                          <pic:cNvPr id="866134197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>