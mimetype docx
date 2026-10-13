--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596778390" name="Picture">
+                  <wp:docPr id="3387038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596778390" name="Picture"/>
+                          <pic:cNvPr id="3387038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523539962" name="Picture">
+                  <wp:docPr id="1285453603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523539962" name="Picture"/>
+                          <pic:cNvPr id="1285453603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560807747" name="Picture">
+                        <wp:docPr id="1879532009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560807747" name="Picture"/>
+                                <pic:cNvPr id="1879532009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005162074" name="Picture">
+                  <wp:docPr id="1336694956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005162074" name="Picture"/>
+                          <pic:cNvPr id="1336694956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477875186" name="Picture">
+                  <wp:docPr id="2090444952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477875186" name="Picture"/>
+                          <pic:cNvPr id="2090444952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011700334" name="Picture">
+                  <wp:docPr id="781238423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011700334" name="Picture"/>
+                          <pic:cNvPr id="781238423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822350601" name="Picture">
+                  <wp:docPr id="1865080099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822350601" name="Picture"/>
+                          <pic:cNvPr id="1865080099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514482755" name="Picture">
+                  <wp:docPr id="135899887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514482755" name="Picture"/>
+                          <pic:cNvPr id="135899887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716406318" name="Picture">
+                        <wp:docPr id="1662653338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716406318" name="Picture"/>
+                                <pic:cNvPr id="1662653338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720049937" name="Picture">
+                        <wp:docPr id="1913611914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720049937" name="Picture"/>
+                                <pic:cNvPr id="1913611914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717355826" name="Picture">
+                        <wp:docPr id="854640350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717355826" name="Picture"/>
+                                <pic:cNvPr id="854640350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617629761" name="Picture">
+                        <wp:docPr id="816121108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617629761" name="Picture"/>
+                                <pic:cNvPr id="816121108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241014848" name="Picture">
+                        <wp:docPr id="601134683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241014848" name="Picture"/>
+                                <pic:cNvPr id="601134683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410434888" name="Picture">
+                        <wp:docPr id="577421739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410434888" name="Picture"/>
+                                <pic:cNvPr id="577421739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268414155" name="Picture">
+                        <wp:docPr id="87662064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268414155" name="Picture"/>
+                                <pic:cNvPr id="87662064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256430077" name="Picture">
+                        <wp:docPr id="1593730254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256430077" name="Picture"/>
+                                <pic:cNvPr id="1593730254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896150808" name="Picture">
+                        <wp:docPr id="495473690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896150808" name="Picture"/>
+                                <pic:cNvPr id="495473690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817187567" name="Picture">
+                        <wp:docPr id="227911056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817187567" name="Picture"/>
+                                <pic:cNvPr id="227911056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398359333" name="Picture">
+                        <wp:docPr id="744834616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398359333" name="Picture"/>
+                                <pic:cNvPr id="744834616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370195308" name="Picture">
+                        <wp:docPr id="24251324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370195308" name="Picture"/>
+                                <pic:cNvPr id="24251324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471021696" name="Picture">
+                        <wp:docPr id="1809797564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471021696" name="Picture"/>
+                                <pic:cNvPr id="1809797564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312042165" name="Picture">
+                        <wp:docPr id="1645100124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312042165" name="Picture"/>
+                                <pic:cNvPr id="1645100124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968545933" name="Picture">
+                        <wp:docPr id="882658308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968545933" name="Picture"/>
+                                <pic:cNvPr id="882658308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210612443" name="Picture">
+                  <wp:docPr id="1827242650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210612443" name="Picture"/>
+                          <pic:cNvPr id="1827242650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8605996" name="Picture">
+                  <wp:docPr id="2058348640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8605996" name="Picture"/>
+                          <pic:cNvPr id="2058348640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251667465" name="Picture">
+                  <wp:docPr id="2091609036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251667465" name="Picture"/>
+                          <pic:cNvPr id="2091609036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835827338" name="Picture">
+                  <wp:docPr id="1654940800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835827338" name="Picture"/>
+                          <pic:cNvPr id="1654940800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310525193" name="Picture">
+                  <wp:docPr id="679837389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310525193" name="Picture"/>
+                          <pic:cNvPr id="679837389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863130813" name="Picture">
+                  <wp:docPr id="1592314221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863130813" name="Picture"/>
+                          <pic:cNvPr id="1592314221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007472256" name="Picture">
+                        <wp:docPr id="811928279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007472256" name="Picture"/>
+                                <pic:cNvPr id="811928279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697415704" name="Picture">
+                  <wp:docPr id="1886275055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697415704" name="Picture"/>
+                          <pic:cNvPr id="1886275055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216458190" name="Picture">
+                  <wp:docPr id="1669146181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216458190" name="Picture"/>
+                          <pic:cNvPr id="1669146181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196296522" name="Picture">
+                  <wp:docPr id="2077670223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196296522" name="Picture"/>
+                          <pic:cNvPr id="2077670223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740970693" name="Picture">
+                  <wp:docPr id="606625337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740970693" name="Picture"/>
+                          <pic:cNvPr id="606625337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313916150" name="Picture">
+                  <wp:docPr id="679109691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313916150" name="Picture"/>
+                          <pic:cNvPr id="679109691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617634795" name="Picture">
+                  <wp:docPr id="1222257169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617634795" name="Picture"/>
+                          <pic:cNvPr id="1222257169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891119933" name="Picture">
+                        <wp:docPr id="703943551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891119933" name="Picture"/>
+                                <pic:cNvPr id="703943551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621064785" name="Picture">
+                        <wp:docPr id="30431105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621064785" name="Picture"/>
+                                <pic:cNvPr id="30431105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041606142" name="Picture">
+                  <wp:docPr id="45974127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041606142" name="Picture"/>
+                          <pic:cNvPr id="45974127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079439597" name="Picture">
+                  <wp:docPr id="1389419175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079439597" name="Picture"/>
+                          <pic:cNvPr id="1389419175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762230086" name="Picture">
+                  <wp:docPr id="163779216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762230086" name="Picture"/>
+                          <pic:cNvPr id="163779216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957164803" name="Picture">
+                  <wp:docPr id="1254094514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957164803" name="Picture"/>
+                          <pic:cNvPr id="1254094514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137157358" name="Picture">
+                  <wp:docPr id="1786795370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137157358" name="Picture"/>
+                          <pic:cNvPr id="1786795370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606079458" name="Picture">
+                  <wp:docPr id="371800644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606079458" name="Picture"/>
+                          <pic:cNvPr id="371800644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24852515" name="Picture">
+                        <wp:docPr id="1205676454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24852515" name="Picture"/>
+                                <pic:cNvPr id="1205676454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139972141" name="Picture">
+                  <wp:docPr id="419024899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139972141" name="Picture"/>
+                          <pic:cNvPr id="419024899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236232332" name="Picture">
+                  <wp:docPr id="906688644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236232332" name="Picture"/>
+                          <pic:cNvPr id="906688644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321161634" name="Picture">
+                  <wp:docPr id="1217174337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321161634" name="Picture"/>
+                          <pic:cNvPr id="1217174337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460431058" name="Picture">
+                  <wp:docPr id="190019708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460431058" name="Picture"/>
+                          <pic:cNvPr id="190019708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308741804" name="Picture">
+                  <wp:docPr id="744200145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308741804" name="Picture"/>
+                          <pic:cNvPr id="744200145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933449388" name="Picture">
+                  <wp:docPr id="1717547469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933449388" name="Picture"/>
+                          <pic:cNvPr id="1717547469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512279392" name="Picture">
+                        <wp:docPr id="955963893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512279392" name="Picture"/>
+                                <pic:cNvPr id="955963893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835825702" name="Picture">
+                  <wp:docPr id="813506283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835825702" name="Picture"/>
+                          <pic:cNvPr id="813506283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771763391" name="Picture">
+                  <wp:docPr id="1587960928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771763391" name="Picture"/>
+                          <pic:cNvPr id="1587960928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132624143" name="Picture">
+                  <wp:docPr id="2072274540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132624143" name="Picture"/>
+                          <pic:cNvPr id="2072274540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235255736" name="Picture">
+                  <wp:docPr id="723308182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235255736" name="Picture"/>
+                          <pic:cNvPr id="723308182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800786218" name="Picture">
+                  <wp:docPr id="443597102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800786218" name="Picture"/>
+                          <pic:cNvPr id="443597102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059242927" name="Picture">
+                  <wp:docPr id="751959213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059242927" name="Picture"/>
+                          <pic:cNvPr id="751959213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896922874" name="Picture">
+                  <wp:docPr id="1053263712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896922874" name="Picture"/>
+                          <pic:cNvPr id="1053263712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929265357" name="Picture">
+                  <wp:docPr id="1508188295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929265357" name="Picture"/>
+                          <pic:cNvPr id="1508188295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934420484" name="Picture">
+                  <wp:docPr id="2134528912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934420484" name="Picture"/>
+                          <pic:cNvPr id="2134528912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>