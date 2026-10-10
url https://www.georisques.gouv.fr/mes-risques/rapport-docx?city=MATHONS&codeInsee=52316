--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563151415" name="Picture">
+                  <wp:docPr id="2074509069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563151415" name="Picture"/>
+                          <pic:cNvPr id="2074509069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680777155" name="Picture">
+                  <wp:docPr id="1743666115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680777155" name="Picture"/>
+                          <pic:cNvPr id="1743666115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971451289" name="Picture">
+                        <wp:docPr id="38391227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971451289" name="Picture"/>
+                                <pic:cNvPr id="38391227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600336535" name="Picture">
+                  <wp:docPr id="345203442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600336535" name="Picture"/>
+                          <pic:cNvPr id="345203442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548034269" name="Picture">
+                  <wp:docPr id="1971221125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548034269" name="Picture"/>
+                          <pic:cNvPr id="1971221125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399386153" name="Picture">
+                  <wp:docPr id="171818106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399386153" name="Picture"/>
+                          <pic:cNvPr id="171818106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742475448" name="Picture">
+                  <wp:docPr id="790818557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742475448" name="Picture"/>
+                          <pic:cNvPr id="790818557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736123296" name="Picture">
+                  <wp:docPr id="272272881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736123296" name="Picture"/>
+                          <pic:cNvPr id="272272881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783958267" name="Picture">
+                        <wp:docPr id="1967867526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783958267" name="Picture"/>
+                                <pic:cNvPr id="1967867526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175002079" name="Picture">
+                        <wp:docPr id="2091292547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175002079" name="Picture"/>
+                                <pic:cNvPr id="2091292547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276483452" name="Picture">
+                        <wp:docPr id="781093096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276483452" name="Picture"/>
+                                <pic:cNvPr id="781093096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008536460" name="Picture">
+                        <wp:docPr id="113474457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008536460" name="Picture"/>
+                                <pic:cNvPr id="113474457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204439149" name="Picture">
+                        <wp:docPr id="1237284035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204439149" name="Picture"/>
+                                <pic:cNvPr id="1237284035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576221549" name="Picture">
+                        <wp:docPr id="256749540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576221549" name="Picture"/>
+                                <pic:cNvPr id="256749540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178342740" name="Picture">
+                        <wp:docPr id="31069996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178342740" name="Picture"/>
+                                <pic:cNvPr id="31069996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296510756" name="Picture">
+                        <wp:docPr id="299566420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296510756" name="Picture"/>
+                                <pic:cNvPr id="299566420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698428382" name="Picture">
+                        <wp:docPr id="1278568909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698428382" name="Picture"/>
+                                <pic:cNvPr id="1278568909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864132832" name="Picture">
+                        <wp:docPr id="1341210829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864132832" name="Picture"/>
+                                <pic:cNvPr id="1341210829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664165971" name="Picture">
+                        <wp:docPr id="1715616946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664165971" name="Picture"/>
+                                <pic:cNvPr id="1715616946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683931728" name="Picture">
+                        <wp:docPr id="1773418667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683931728" name="Picture"/>
+                                <pic:cNvPr id="1773418667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563225300" name="Picture">
+                        <wp:docPr id="1181060769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563225300" name="Picture"/>
+                                <pic:cNvPr id="1181060769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914945297" name="Picture">
+                        <wp:docPr id="1783812671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914945297" name="Picture"/>
+                                <pic:cNvPr id="1783812671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846630633" name="Picture">
+                        <wp:docPr id="1182435242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846630633" name="Picture"/>
+                                <pic:cNvPr id="1182435242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114127389" name="Picture">
+                  <wp:docPr id="692569628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114127389" name="Picture"/>
+                          <pic:cNvPr id="692569628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565334928" name="Picture">
+                  <wp:docPr id="82171543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565334928" name="Picture"/>
+                          <pic:cNvPr id="82171543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016342880" name="Picture">
+                  <wp:docPr id="682152290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016342880" name="Picture"/>
+                          <pic:cNvPr id="682152290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063858608" name="Picture">
+                  <wp:docPr id="1148895907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063858608" name="Picture"/>
+                          <pic:cNvPr id="1148895907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740398048" name="Picture">
+                  <wp:docPr id="1337727694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740398048" name="Picture"/>
+                          <pic:cNvPr id="1337727694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296687637" name="Picture">
+                  <wp:docPr id="845878002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296687637" name="Picture"/>
+                          <pic:cNvPr id="845878002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784757225" name="Picture">
+                        <wp:docPr id="25627211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784757225" name="Picture"/>
+                                <pic:cNvPr id="25627211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817714770" name="Picture">
+                  <wp:docPr id="1478161061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817714770" name="Picture"/>
+                          <pic:cNvPr id="1478161061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746217973" name="Picture">
+                  <wp:docPr id="48327507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746217973" name="Picture"/>
+                          <pic:cNvPr id="48327507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189332333" name="Picture">
+                  <wp:docPr id="999160854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189332333" name="Picture"/>
+                          <pic:cNvPr id="999160854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923815148" name="Picture">
+                  <wp:docPr id="828028133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923815148" name="Picture"/>
+                          <pic:cNvPr id="828028133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348447352" name="Picture">
+                  <wp:docPr id="1330199347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348447352" name="Picture"/>
+                          <pic:cNvPr id="1330199347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770705519" name="Picture">
+                  <wp:docPr id="326062621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770705519" name="Picture"/>
+                          <pic:cNvPr id="326062621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438273474" name="Picture">
+                        <wp:docPr id="207897473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438273474" name="Picture"/>
+                                <pic:cNvPr id="207897473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082677415" name="Picture">
+                  <wp:docPr id="381571194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082677415" name="Picture"/>
+                          <pic:cNvPr id="381571194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19845632" name="Picture">
+                  <wp:docPr id="175376917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19845632" name="Picture"/>
+                          <pic:cNvPr id="175376917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535557541" name="Picture">
+                  <wp:docPr id="158129630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535557541" name="Picture"/>
+                          <pic:cNvPr id="158129630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776786676" name="Picture">
+                  <wp:docPr id="534792577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776786676" name="Picture"/>
+                          <pic:cNvPr id="534792577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266322387" name="Picture">
+                  <wp:docPr id="628931276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266322387" name="Picture"/>
+                          <pic:cNvPr id="628931276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204916443" name="Picture">
+                  <wp:docPr id="1158399563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204916443" name="Picture"/>
+                          <pic:cNvPr id="1158399563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459630810" name="Picture">
+                  <wp:docPr id="1476916964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459630810" name="Picture"/>
+                          <pic:cNvPr id="1476916964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559900019" name="Picture">
+                  <wp:docPr id="1126517297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559900019" name="Picture"/>
+                          <pic:cNvPr id="1126517297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853390440" name="Picture">
+                  <wp:docPr id="1262164727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853390440" name="Picture"/>
+                          <pic:cNvPr id="1262164727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901084090" name="Picture">
+                  <wp:docPr id="1076565329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901084090" name="Picture"/>
+                          <pic:cNvPr id="1076565329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590682208" name="Picture">
+                  <wp:docPr id="769526964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590682208" name="Picture"/>
+                          <pic:cNvPr id="769526964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524730629" name="Picture">
+                  <wp:docPr id="91530719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524730629" name="Picture"/>
+                          <pic:cNvPr id="91530719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491551390" name="Picture">
+                        <wp:docPr id="1055935768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491551390" name="Picture"/>
+                                <pic:cNvPr id="1055935768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284973144" name="Picture">
+                  <wp:docPr id="1405527318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284973144" name="Picture"/>
+                          <pic:cNvPr id="1405527318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028765010" name="Picture">
+                  <wp:docPr id="876269998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028765010" name="Picture"/>
+                          <pic:cNvPr id="876269998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601226194" name="Picture">
+                  <wp:docPr id="136237756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601226194" name="Picture"/>
+                          <pic:cNvPr id="136237756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932050619" name="Picture">
+                  <wp:docPr id="1821290995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932050619" name="Picture"/>
+                          <pic:cNvPr id="1821290995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114493444" name="Picture">
+                  <wp:docPr id="1275403483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114493444" name="Picture"/>
+                          <pic:cNvPr id="1275403483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692246391" name="Picture">
+                  <wp:docPr id="266676947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692246391" name="Picture"/>
+                          <pic:cNvPr id="266676947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225654298" name="Picture">
+                        <wp:docPr id="238275393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225654298" name="Picture"/>
+                                <pic:cNvPr id="238275393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022017619" name="Picture">
+                  <wp:docPr id="202544555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022017619" name="Picture"/>
+                          <pic:cNvPr id="202544555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915021871" name="Picture">
+                  <wp:docPr id="870481877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915021871" name="Picture"/>
+                          <pic:cNvPr id="870481877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474650323" name="Picture">
+                  <wp:docPr id="647119708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474650323" name="Picture"/>
+                          <pic:cNvPr id="647119708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45624,57 +45624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408005145" name="Picture">
+                  <wp:docPr id="1139012537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408005145" name="Picture"/>
+                          <pic:cNvPr id="1139012537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307664046" name="Picture">
+                  <wp:docPr id="1667182791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307664046" name="Picture"/>
+                          <pic:cNvPr id="1667182791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46109,57 +46109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88450509" name="Picture">
+                  <wp:docPr id="1474496339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88450509" name="Picture"/>
+                          <pic:cNvPr id="1474496339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>