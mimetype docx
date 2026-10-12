--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068855136" name="Picture">
+                  <wp:docPr id="841390922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068855136" name="Picture"/>
+                          <pic:cNvPr id="841390922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844832875" name="Picture">
+                  <wp:docPr id="1931221963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844832875" name="Picture"/>
+                          <pic:cNvPr id="1931221963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867045804" name="Picture">
+                        <wp:docPr id="1296821791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867045804" name="Picture"/>
+                                <pic:cNvPr id="1296821791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725598378" name="Picture">
+                  <wp:docPr id="1627351226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725598378" name="Picture"/>
+                          <pic:cNvPr id="1627351226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209025567" name="Picture">
+                  <wp:docPr id="1021036234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209025567" name="Picture"/>
+                          <pic:cNvPr id="1021036234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574760284" name="Picture">
+                  <wp:docPr id="382263552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574760284" name="Picture"/>
+                          <pic:cNvPr id="382263552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537335634" name="Picture">
+                  <wp:docPr id="598053405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537335634" name="Picture"/>
+                          <pic:cNvPr id="598053405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201945993" name="Picture">
+                  <wp:docPr id="1389857689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201945993" name="Picture"/>
+                          <pic:cNvPr id="1389857689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189943488" name="Picture">
+                        <wp:docPr id="1593083464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189943488" name="Picture"/>
+                                <pic:cNvPr id="1593083464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393488070" name="Picture">
+                        <wp:docPr id="1753240888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393488070" name="Picture"/>
+                                <pic:cNvPr id="1753240888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50352648" name="Picture">
+                        <wp:docPr id="1768216366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50352648" name="Picture"/>
+                                <pic:cNvPr id="1768216366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490696278" name="Picture">
+                        <wp:docPr id="122164052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490696278" name="Picture"/>
+                                <pic:cNvPr id="122164052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674161514" name="Picture">
+                        <wp:docPr id="1960983386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674161514" name="Picture"/>
+                                <pic:cNvPr id="1960983386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653351266" name="Picture">
+                        <wp:docPr id="1604093247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653351266" name="Picture"/>
+                                <pic:cNvPr id="1604093247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402430162" name="Picture">
+                        <wp:docPr id="1676993553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402430162" name="Picture"/>
+                                <pic:cNvPr id="1676993553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651399040" name="Picture">
+                        <wp:docPr id="691873070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651399040" name="Picture"/>
+                                <pic:cNvPr id="691873070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344306789" name="Picture">
+                        <wp:docPr id="225515809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344306789" name="Picture"/>
+                                <pic:cNvPr id="225515809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233435186" name="Picture">
+                        <wp:docPr id="1371370423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233435186" name="Picture"/>
+                                <pic:cNvPr id="1371370423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18825923" name="Picture">
+                        <wp:docPr id="728712102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18825923" name="Picture"/>
+                                <pic:cNvPr id="728712102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411927906" name="Picture">
+                        <wp:docPr id="507185025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411927906" name="Picture"/>
+                                <pic:cNvPr id="507185025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739196829" name="Picture">
+                        <wp:docPr id="664357998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739196829" name="Picture"/>
+                                <pic:cNvPr id="664357998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695870656" name="Picture">
+                        <wp:docPr id="2101533609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695870656" name="Picture"/>
+                                <pic:cNvPr id="2101533609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252822459" name="Picture">
+                        <wp:docPr id="1108711812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252822459" name="Picture"/>
+                                <pic:cNvPr id="1108711812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500885530" name="Picture">
+                  <wp:docPr id="1235015568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500885530" name="Picture"/>
+                          <pic:cNvPr id="1235015568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351289508" name="Picture">
+                  <wp:docPr id="1165342811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351289508" name="Picture"/>
+                          <pic:cNvPr id="1165342811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945961424" name="Picture">
+                  <wp:docPr id="970804083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945961424" name="Picture"/>
+                          <pic:cNvPr id="970804083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652661048" name="Picture">
+                  <wp:docPr id="946540822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652661048" name="Picture"/>
+                          <pic:cNvPr id="946540822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300787806" name="Picture">
+                  <wp:docPr id="1963140115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300787806" name="Picture"/>
+                          <pic:cNvPr id="1963140115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23072233" name="Picture">
+                  <wp:docPr id="967535020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23072233" name="Picture"/>
+                          <pic:cNvPr id="967535020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526144975" name="Picture">
+                        <wp:docPr id="1843848253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526144975" name="Picture"/>
+                                <pic:cNvPr id="1843848253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699316398" name="Picture">
+                  <wp:docPr id="687339021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699316398" name="Picture"/>
+                          <pic:cNvPr id="687339021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256058359" name="Picture">
+                  <wp:docPr id="1163972044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256058359" name="Picture"/>
+                          <pic:cNvPr id="1163972044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839746231" name="Picture">
+                  <wp:docPr id="528289361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839746231" name="Picture"/>
+                          <pic:cNvPr id="528289361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479348341" name="Picture">
+                  <wp:docPr id="629610810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479348341" name="Picture"/>
+                          <pic:cNvPr id="629610810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015146497" name="Picture">
+                  <wp:docPr id="860433425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015146497" name="Picture"/>
+                          <pic:cNvPr id="860433425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251946551" name="Picture">
+                  <wp:docPr id="1501257848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251946551" name="Picture"/>
+                          <pic:cNvPr id="1501257848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815894055" name="Picture">
+                        <wp:docPr id="517320327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815894055" name="Picture"/>
+                                <pic:cNvPr id="517320327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137072290" name="Picture">
+                  <wp:docPr id="77113410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137072290" name="Picture"/>
+                          <pic:cNvPr id="77113410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382125599" name="Picture">
+                  <wp:docPr id="1719373921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382125599" name="Picture"/>
+                          <pic:cNvPr id="1719373921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721502380" name="Picture">
+                  <wp:docPr id="1141424728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721502380" name="Picture"/>
+                          <pic:cNvPr id="1141424728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018561534" name="Picture">
+                  <wp:docPr id="1611127530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018561534" name="Picture"/>
+                          <pic:cNvPr id="1611127530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264058756" name="Picture">
+                  <wp:docPr id="1696014570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264058756" name="Picture"/>
+                          <pic:cNvPr id="1696014570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923300895" name="Picture">
+                  <wp:docPr id="582329009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923300895" name="Picture"/>
+                          <pic:cNvPr id="582329009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117237330" name="Picture">
+                        <wp:docPr id="397437376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117237330" name="Picture"/>
+                                <pic:cNvPr id="397437376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239207479" name="Picture">
+                  <wp:docPr id="677746413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239207479" name="Picture"/>
+                          <pic:cNvPr id="677746413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90261348" name="Picture">
+                  <wp:docPr id="754825322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90261348" name="Picture"/>
+                          <pic:cNvPr id="754825322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751928176" name="Picture">
+                  <wp:docPr id="941042268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751928176" name="Picture"/>
+                          <pic:cNvPr id="941042268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758925739" name="Picture">
+                  <wp:docPr id="1427174595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758925739" name="Picture"/>
+                          <pic:cNvPr id="1427174595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635412961" name="Picture">
+                  <wp:docPr id="198484459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635412961" name="Picture"/>
+                          <pic:cNvPr id="198484459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126160408" name="Picture">
+                  <wp:docPr id="2125750003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126160408" name="Picture"/>
+                          <pic:cNvPr id="2125750003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727518892" name="Picture">
+                        <wp:docPr id="614608605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727518892" name="Picture"/>
+                                <pic:cNvPr id="614608605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299586056" name="Picture">
+                  <wp:docPr id="2017308540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299586056" name="Picture"/>
+                          <pic:cNvPr id="2017308540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102427613" name="Picture">
+                  <wp:docPr id="599663495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102427613" name="Picture"/>
+                          <pic:cNvPr id="599663495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098448616" name="Picture">
+                  <wp:docPr id="2041231157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098448616" name="Picture"/>
+                          <pic:cNvPr id="2041231157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713678616" name="Picture">
+                  <wp:docPr id="920512730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713678616" name="Picture"/>
+                          <pic:cNvPr id="920512730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996475528" name="Picture">
+                  <wp:docPr id="2114840604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996475528" name="Picture"/>
+                          <pic:cNvPr id="2114840604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478852175" name="Picture">
+                  <wp:docPr id="1926557372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478852175" name="Picture"/>
+                          <pic:cNvPr id="1926557372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258511892" name="Picture">
+                  <wp:docPr id="1669903858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258511892" name="Picture"/>
+                          <pic:cNvPr id="1669903858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402689913" name="Picture">
+                  <wp:docPr id="1044085504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402689913" name="Picture"/>
+                          <pic:cNvPr id="1044085504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429214460" name="Picture">
+                  <wp:docPr id="1568095983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429214460" name="Picture"/>
+                          <pic:cNvPr id="1568095983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>