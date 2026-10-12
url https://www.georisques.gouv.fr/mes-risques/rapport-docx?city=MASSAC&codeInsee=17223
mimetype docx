--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454189424" name="Picture">
+                  <wp:docPr id="808870153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454189424" name="Picture"/>
+                          <pic:cNvPr id="808870153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794646352" name="Picture">
+                  <wp:docPr id="25973873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794646352" name="Picture"/>
+                          <pic:cNvPr id="25973873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15050533" name="Picture">
+                        <wp:docPr id="1811793163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15050533" name="Picture"/>
+                                <pic:cNvPr id="1811793163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419933500" name="Picture">
+                  <wp:docPr id="1634182661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419933500" name="Picture"/>
+                          <pic:cNvPr id="1634182661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182983949" name="Picture">
+                  <wp:docPr id="297336771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182983949" name="Picture"/>
+                          <pic:cNvPr id="297336771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786825757" name="Picture">
+                  <wp:docPr id="949109833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786825757" name="Picture"/>
+                          <pic:cNvPr id="949109833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943405720" name="Picture">
+                  <wp:docPr id="602069985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943405720" name="Picture"/>
+                          <pic:cNvPr id="602069985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121293475" name="Picture">
+                  <wp:docPr id="1876382025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121293475" name="Picture"/>
+                          <pic:cNvPr id="1876382025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177840608" name="Picture">
+                        <wp:docPr id="321691558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177840608" name="Picture"/>
+                                <pic:cNvPr id="321691558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775117837" name="Picture">
+                        <wp:docPr id="1480683593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775117837" name="Picture"/>
+                                <pic:cNvPr id="1480683593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439342758" name="Picture">
+                        <wp:docPr id="675062169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439342758" name="Picture"/>
+                                <pic:cNvPr id="675062169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492223965" name="Picture">
+                        <wp:docPr id="2139917431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492223965" name="Picture"/>
+                                <pic:cNvPr id="2139917431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012997942" name="Picture">
+                        <wp:docPr id="1901330288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012997942" name="Picture"/>
+                                <pic:cNvPr id="1901330288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229195539" name="Picture">
+                        <wp:docPr id="607625694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229195539" name="Picture"/>
+                                <pic:cNvPr id="607625694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035762616" name="Picture">
+                        <wp:docPr id="76237182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035762616" name="Picture"/>
+                                <pic:cNvPr id="76237182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324802661" name="Picture">
+                        <wp:docPr id="1780341957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324802661" name="Picture"/>
+                                <pic:cNvPr id="1780341957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662695945" name="Picture">
+                        <wp:docPr id="1613019551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662695945" name="Picture"/>
+                                <pic:cNvPr id="1613019551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885386497" name="Picture">
+                        <wp:docPr id="6683337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885386497" name="Picture"/>
+                                <pic:cNvPr id="6683337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250450927" name="Picture">
+                        <wp:docPr id="799140474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250450927" name="Picture"/>
+                                <pic:cNvPr id="799140474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527947877" name="Picture">
+                        <wp:docPr id="116099794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527947877" name="Picture"/>
+                                <pic:cNvPr id="116099794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582525314" name="Picture">
+                  <wp:docPr id="350480960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582525314" name="Picture"/>
+                          <pic:cNvPr id="350480960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680511654" name="Picture">
+                  <wp:docPr id="1482908862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680511654" name="Picture"/>
+                          <pic:cNvPr id="1482908862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121019093" name="Picture">
+                  <wp:docPr id="1304122559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121019093" name="Picture"/>
+                          <pic:cNvPr id="1304122559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875928089" name="Picture">
+                  <wp:docPr id="2139713619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875928089" name="Picture"/>
+                          <pic:cNvPr id="2139713619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874164903" name="Picture">
+                  <wp:docPr id="929497139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874164903" name="Picture"/>
+                          <pic:cNvPr id="929497139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15089,57 +15089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090700617" name="Picture">
+                  <wp:docPr id="1150366436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090700617" name="Picture"/>
+                          <pic:cNvPr id="1150366436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16214,57 +16214,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352122837" name="Picture">
+                        <wp:docPr id="2111816311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352122837" name="Picture"/>
+                                <pic:cNvPr id="2111816311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17117,57 +17117,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092911727" name="Picture">
+                        <wp:docPr id="889504904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092911727" name="Picture"/>
+                                <pic:cNvPr id="889504904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18725,57 +18725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673680956" name="Picture">
+                  <wp:docPr id="271628421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673680956" name="Picture"/>
+                          <pic:cNvPr id="271628421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18814,57 +18814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917416715" name="Picture">
+                  <wp:docPr id="2017967043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917416715" name="Picture"/>
+                          <pic:cNvPr id="2017967043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19458,57 +19458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396080855" name="Picture">
+                  <wp:docPr id="1802768583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396080855" name="Picture"/>
+                          <pic:cNvPr id="1802768583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20456,57 +20456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598207670" name="Picture">
+                  <wp:docPr id="549585001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598207670" name="Picture"/>
+                          <pic:cNvPr id="549585001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20559,57 +20559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629225422" name="Picture">
+                  <wp:docPr id="2099758959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629225422" name="Picture"/>
+                          <pic:cNvPr id="2099758959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21940,57 +21940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10904502" name="Picture">
+                  <wp:docPr id="1936443943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10904502" name="Picture"/>
+                          <pic:cNvPr id="1936443943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23102,57 +23102,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027006060" name="Picture">
+                        <wp:docPr id="891936134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027006060" name="Picture"/>
+                                <pic:cNvPr id="891936134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24077,57 +24077,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357073243" name="Picture">
+                        <wp:docPr id="1434777857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357073243" name="Picture"/>
+                                <pic:cNvPr id="1434777857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25486,57 +25486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845035002" name="Picture">
+                  <wp:docPr id="2048412878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845035002" name="Picture"/>
+                          <pic:cNvPr id="2048412878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25575,57 +25575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163998584" name="Picture">
+                  <wp:docPr id="527703777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163998584" name="Picture"/>
+                          <pic:cNvPr id="527703777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26255,57 +26255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090531524" name="Picture">
+                  <wp:docPr id="1787446163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090531524" name="Picture"/>
+                          <pic:cNvPr id="1787446163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,61 +27316,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845483870" name="Picture">
+                  <wp:docPr id="1414994684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845483870" name="Picture"/>
+                          <pic:cNvPr id="1414994684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_27.jpg"/>
+                          <a:blip r:embed="img_0_4_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27419,57 +27419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008521352" name="Picture">
+                  <wp:docPr id="845926395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008521352" name="Picture"/>
+                          <pic:cNvPr id="845926395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28811,61 +28811,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219009631" name="Picture">
+                  <wp:docPr id="5352008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219009631" name="Picture"/>
+                          <pic:cNvPr id="5352008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_26.png"/>
+                          <a:blip r:embed="img_0_4_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -30179,51 +30179,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1500"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30479,57 +30479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489483212" name="Picture">
+                        <wp:docPr id="1751183712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489483212" name="Picture"/>
+                                <pic:cNvPr id="1751183712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30737,51 +30737,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="600"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30807,52 +30807,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
-                    <w:br/>
-                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32013,51 +32011,259 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1400"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32473,63 +32679,58 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="300"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="100"/>
-        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1580"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32613,245 +32814,190 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215125435" name="Picture">
+                  <wp:docPr id="2126520291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215125435" name="Picture"/>
+                          <pic:cNvPr id="2126520291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994028390" name="Picture">
+                  <wp:docPr id="489636165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994028390" name="Picture"/>
+                          <pic:cNvPr id="489636165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32886,85 +33032,93 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -32974,105 +33128,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
-[...53 lines deleted...]
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -33110,51 +33218,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33182,78 +33289,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -33281,122 +33360,112 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419915436" name="Picture">
+                  <wp:docPr id="1915439217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419915436" name="Picture"/>
+                          <pic:cNvPr id="1915439217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33406,60 +33475,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -33505,69 +33564,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33593,68 +33634,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -33733,112 +33756,67 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33946,563 +33924,113 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Massac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="600"/>
+          <w:trHeight w:hRule="exact" w:val="12900"/>
         </w:trPr>
-        <w:tc>
-[...403 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -34637,106 +34165,79 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -35073,57 +34574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427015982" name="Picture">
+                  <wp:docPr id="2066422944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427015982" name="Picture"/>
+                          <pic:cNvPr id="2066422944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +34663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893382060" name="Picture">
+                  <wp:docPr id="485056489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893382060" name="Picture"/>
+                          <pic:cNvPr id="485056489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35806,57 +35307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380621597" name="Picture">
+                  <wp:docPr id="883549381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380621597" name="Picture"/>
+                          <pic:cNvPr id="883549381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36804,57 +36305,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857606171" name="Picture">
+                  <wp:docPr id="144772387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857606171" name="Picture"/>
+                          <pic:cNvPr id="144772387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36907,57 +36408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644807817" name="Picture">
+                  <wp:docPr id="2048702510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644807817" name="Picture"/>
+                          <pic:cNvPr id="2048702510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38284,57 +37785,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67758679" name="Picture">
+                  <wp:docPr id="940036496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67758679" name="Picture"/>
+                          <pic:cNvPr id="940036496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39427,57 +38928,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244639340" name="Picture">
+                        <wp:docPr id="1707732980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244639340" name="Picture"/>
+                                <pic:cNvPr id="1707732980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40648,57 +40149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20946988" name="Picture">
+                  <wp:docPr id="1673800076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20946988" name="Picture"/>
+                          <pic:cNvPr id="1673800076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40719,57 +40220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795372811" name="Picture">
+                  <wp:docPr id="1779636449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795372811" name="Picture"/>
+                          <pic:cNvPr id="1779636449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41133,57 +40634,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029602618" name="Picture">
+                  <wp:docPr id="1127997327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029602618" name="Picture"/>
+                          <pic:cNvPr id="1127997327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41961,53 +41462,53 @@
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
- <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
+ <Relationship Id="img_0_4_31.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_31.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
+ <Relationship Id="img_0_4_30.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_30.png"/>
  <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>