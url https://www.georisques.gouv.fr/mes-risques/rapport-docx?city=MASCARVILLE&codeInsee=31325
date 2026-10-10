--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975421599" name="Picture">
+                  <wp:docPr id="2120480772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975421599" name="Picture"/>
+                          <pic:cNvPr id="2120480772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736619211" name="Picture">
+                  <wp:docPr id="1088719674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736619211" name="Picture"/>
+                          <pic:cNvPr id="1088719674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494063741" name="Picture">
+                        <wp:docPr id="1822322955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494063741" name="Picture"/>
+                                <pic:cNvPr id="1822322955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505431391" name="Picture">
+                  <wp:docPr id="1402496588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505431391" name="Picture"/>
+                          <pic:cNvPr id="1402496588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755717170" name="Picture">
+                  <wp:docPr id="1715085563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755717170" name="Picture"/>
+                          <pic:cNvPr id="1715085563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273285696" name="Picture">
+                  <wp:docPr id="1657182448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273285696" name="Picture"/>
+                          <pic:cNvPr id="1657182448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794809662" name="Picture">
+                  <wp:docPr id="1031497810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794809662" name="Picture"/>
+                          <pic:cNvPr id="1031497810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537772037" name="Picture">
+                  <wp:docPr id="472616072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537772037" name="Picture"/>
+                          <pic:cNvPr id="472616072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21610156" name="Picture">
+                        <wp:docPr id="2140742781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21610156" name="Picture"/>
+                                <pic:cNvPr id="2140742781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203537955" name="Picture">
+                        <wp:docPr id="159538805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203537955" name="Picture"/>
+                                <pic:cNvPr id="159538805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079500610" name="Picture">
+                        <wp:docPr id="965368230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079500610" name="Picture"/>
+                                <pic:cNvPr id="965368230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641395263" name="Picture">
+                        <wp:docPr id="1179866500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641395263" name="Picture"/>
+                                <pic:cNvPr id="1179866500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531964908" name="Picture">
+                        <wp:docPr id="430296437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531964908" name="Picture"/>
+                                <pic:cNvPr id="430296437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945010631" name="Picture">
+                        <wp:docPr id="57319664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945010631" name="Picture"/>
+                                <pic:cNvPr id="57319664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795956431" name="Picture">
+                        <wp:docPr id="1247437437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795956431" name="Picture"/>
+                                <pic:cNvPr id="1247437437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686016794" name="Picture">
+                        <wp:docPr id="1215216077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686016794" name="Picture"/>
+                                <pic:cNvPr id="1215216077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907275012" name="Picture">
+                        <wp:docPr id="1687377602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907275012" name="Picture"/>
+                                <pic:cNvPr id="1687377602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440334821" name="Picture">
+                        <wp:docPr id="1376835641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440334821" name="Picture"/>
+                                <pic:cNvPr id="1376835641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513884297" name="Picture">
+                        <wp:docPr id="628691106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513884297" name="Picture"/>
+                                <pic:cNvPr id="628691106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65755700" name="Picture">
+                        <wp:docPr id="1025022454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65755700" name="Picture"/>
+                                <pic:cNvPr id="1025022454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708479944" name="Picture">
+                        <wp:docPr id="158958157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708479944" name="Picture"/>
+                                <pic:cNvPr id="158958157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468861627" name="Picture">
+                        <wp:docPr id="1984250039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468861627" name="Picture"/>
+                                <pic:cNvPr id="1984250039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122079261" name="Picture">
+                        <wp:docPr id="42918115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122079261" name="Picture"/>
+                                <pic:cNvPr id="42918115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439410694" name="Picture">
+                  <wp:docPr id="552033585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439410694" name="Picture"/>
+                          <pic:cNvPr id="552033585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782578972" name="Picture">
+                  <wp:docPr id="844517303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782578972" name="Picture"/>
+                          <pic:cNvPr id="844517303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000323112" name="Picture">
+                  <wp:docPr id="1708456439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000323112" name="Picture"/>
+                          <pic:cNvPr id="1708456439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015627000" name="Picture">
+                  <wp:docPr id="390931337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015627000" name="Picture"/>
+                          <pic:cNvPr id="390931337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564858283" name="Picture">
+                  <wp:docPr id="1548110449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564858283" name="Picture"/>
+                          <pic:cNvPr id="1548110449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109007233" name="Picture">
+                  <wp:docPr id="2129068687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109007233" name="Picture"/>
+                          <pic:cNvPr id="2129068687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078414852" name="Picture">
+                        <wp:docPr id="491559242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078414852" name="Picture"/>
+                                <pic:cNvPr id="491559242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336102682" name="Picture">
+                  <wp:docPr id="2007938462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336102682" name="Picture"/>
+                          <pic:cNvPr id="2007938462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379115442" name="Picture">
+                  <wp:docPr id="493849909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379115442" name="Picture"/>
+                          <pic:cNvPr id="493849909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102513501" name="Picture">
+                  <wp:docPr id="1687212315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102513501" name="Picture"/>
+                          <pic:cNvPr id="1687212315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887157802" name="Picture">
+                  <wp:docPr id="1931227225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887157802" name="Picture"/>
+                          <pic:cNvPr id="1931227225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824734428" name="Picture">
+                  <wp:docPr id="2133750109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824734428" name="Picture"/>
+                          <pic:cNvPr id="2133750109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722858619" name="Picture">
+                  <wp:docPr id="616360794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722858619" name="Picture"/>
+                          <pic:cNvPr id="616360794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791445425" name="Picture">
+                        <wp:docPr id="1501792935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791445425" name="Picture"/>
+                                <pic:cNvPr id="1501792935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478854260" name="Picture">
+                  <wp:docPr id="655247357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478854260" name="Picture"/>
+                          <pic:cNvPr id="655247357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352108451" name="Picture">
+                  <wp:docPr id="1654466313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352108451" name="Picture"/>
+                          <pic:cNvPr id="1654466313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232026970" name="Picture">
+                  <wp:docPr id="1249117760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232026970" name="Picture"/>
+                          <pic:cNvPr id="1249117760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129586804" name="Picture">
+                  <wp:docPr id="1109905009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129586804" name="Picture"/>
+                          <pic:cNvPr id="1109905009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011737693" name="Picture">
+                  <wp:docPr id="700914050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011737693" name="Picture"/>
+                          <pic:cNvPr id="700914050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174527409" name="Picture">
+                  <wp:docPr id="575204024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174527409" name="Picture"/>
+                          <pic:cNvPr id="575204024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456358008" name="Picture">
+                        <wp:docPr id="1851328325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456358008" name="Picture"/>
+                                <pic:cNvPr id="1851328325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31055,57 +31055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579693375" name="Picture">
+                  <wp:docPr id="1454552302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579693375" name="Picture"/>
+                          <pic:cNvPr id="1454552302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31135,57 +31135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777908815" name="Picture">
+                  <wp:docPr id="1123006940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777908815" name="Picture"/>
+                          <pic:cNvPr id="1123006940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31680,57 +31680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763509375" name="Picture">
+                  <wp:docPr id="1201868987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763509375" name="Picture"/>
+                          <pic:cNvPr id="1201868987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60999756" name="Picture">
+                  <wp:docPr id="1952930854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60999756" name="Picture"/>
+                          <pic:cNvPr id="1952930854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33516,57 +33516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062165381" name="Picture">
+                  <wp:docPr id="731819225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062165381" name="Picture"/>
+                          <pic:cNvPr id="731819225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34196,57 +34196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329818028" name="Picture">
+                  <wp:docPr id="1554615468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329818028" name="Picture"/>
+                          <pic:cNvPr id="1554615468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35257,57 +35257,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379321372" name="Picture">
+                  <wp:docPr id="1659096168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379321372" name="Picture"/>
+                          <pic:cNvPr id="1659096168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35360,57 +35360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724148045" name="Picture">
+                  <wp:docPr id="648192901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724148045" name="Picture"/>
+                          <pic:cNvPr id="648192901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36818,57 +36818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879747842" name="Picture">
+                  <wp:docPr id="1336242775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879747842" name="Picture"/>
+                          <pic:cNvPr id="1336242775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38015,57 +38015,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261286119" name="Picture">
+                        <wp:docPr id="538916202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261286119" name="Picture"/>
+                                <pic:cNvPr id="538916202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40583,57 +40583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378959296" name="Picture">
+                  <wp:docPr id="2049916918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378959296" name="Picture"/>
+                          <pic:cNvPr id="2049916918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40672,57 +40672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837257497" name="Picture">
+                  <wp:docPr id="265427228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837257497" name="Picture"/>
+                          <pic:cNvPr id="265427228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41316,57 +41316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268678340" name="Picture">
+                  <wp:docPr id="1455409641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268678340" name="Picture"/>
+                          <pic:cNvPr id="1455409641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42314,57 +42314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977183549" name="Picture">
+                  <wp:docPr id="15465249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977183549" name="Picture"/>
+                          <pic:cNvPr id="15465249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42417,57 +42417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457848487" name="Picture">
+                  <wp:docPr id="850252777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457848487" name="Picture"/>
+                          <pic:cNvPr id="850252777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43794,57 +43794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085251410" name="Picture">
+                  <wp:docPr id="1555361280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085251410" name="Picture"/>
+                          <pic:cNvPr id="1555361280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361936752" name="Picture">
+                        <wp:docPr id="575372514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361936752" name="Picture"/>
+                                <pic:cNvPr id="575372514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46158,57 +46158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114085630" name="Picture">
+                  <wp:docPr id="1500795461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114085630" name="Picture"/>
+                          <pic:cNvPr id="1500795461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46229,57 +46229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881606219" name="Picture">
+                  <wp:docPr id="186357987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881606219" name="Picture"/>
+                          <pic:cNvPr id="186357987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46643,57 +46643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751025679" name="Picture">
+                  <wp:docPr id="1088123158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751025679" name="Picture"/>
+                          <pic:cNvPr id="1088123158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>