--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999851104" name="Picture">
+                  <wp:docPr id="1254398030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999851104" name="Picture"/>
+                          <pic:cNvPr id="1254398030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992791788" name="Picture">
+                  <wp:docPr id="959626781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992791788" name="Picture"/>
+                          <pic:cNvPr id="959626781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550971638" name="Picture">
+                        <wp:docPr id="269795510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550971638" name="Picture"/>
+                                <pic:cNvPr id="269795510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100763932" name="Picture">
+                  <wp:docPr id="324637774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100763932" name="Picture"/>
+                          <pic:cNvPr id="324637774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787261955" name="Picture">
+                  <wp:docPr id="1720890725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787261955" name="Picture"/>
+                          <pic:cNvPr id="1720890725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746505940" name="Picture">
+                  <wp:docPr id="907514825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746505940" name="Picture"/>
+                          <pic:cNvPr id="907514825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840167287" name="Picture">
+                  <wp:docPr id="191229124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840167287" name="Picture"/>
+                          <pic:cNvPr id="191229124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611054869" name="Picture">
+                  <wp:docPr id="872269809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611054869" name="Picture"/>
+                          <pic:cNvPr id="872269809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883172861" name="Picture">
+                        <wp:docPr id="388797390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883172861" name="Picture"/>
+                                <pic:cNvPr id="388797390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845981877" name="Picture">
+                        <wp:docPr id="562880761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845981877" name="Picture"/>
+                                <pic:cNvPr id="562880761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736883192" name="Picture">
+                        <wp:docPr id="829796171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736883192" name="Picture"/>
+                                <pic:cNvPr id="829796171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824779904" name="Picture">
+                        <wp:docPr id="951362994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824779904" name="Picture"/>
+                                <pic:cNvPr id="951362994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370940872" name="Picture">
+                        <wp:docPr id="1948652773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370940872" name="Picture"/>
+                                <pic:cNvPr id="1948652773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235196072" name="Picture">
+                        <wp:docPr id="209805346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235196072" name="Picture"/>
+                                <pic:cNvPr id="209805346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35582518" name="Picture">
+                        <wp:docPr id="494792464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35582518" name="Picture"/>
+                                <pic:cNvPr id="494792464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710147080" name="Picture">
+                        <wp:docPr id="787771670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710147080" name="Picture"/>
+                                <pic:cNvPr id="787771670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237762667" name="Picture">
+                        <wp:docPr id="2078862317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237762667" name="Picture"/>
+                                <pic:cNvPr id="2078862317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319376316" name="Picture">
+                        <wp:docPr id="120536178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319376316" name="Picture"/>
+                                <pic:cNvPr id="120536178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172154118" name="Picture">
+                        <wp:docPr id="1840649592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172154118" name="Picture"/>
+                                <pic:cNvPr id="1840649592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106569764" name="Picture">
+                        <wp:docPr id="1375767304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106569764" name="Picture"/>
+                                <pic:cNvPr id="1375767304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641916720" name="Picture">
+                  <wp:docPr id="525989059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641916720" name="Picture"/>
+                          <pic:cNvPr id="525989059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647982529" name="Picture">
+                  <wp:docPr id="1991399597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647982529" name="Picture"/>
+                          <pic:cNvPr id="1991399597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161875845" name="Picture">
+                  <wp:docPr id="1658655840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161875845" name="Picture"/>
+                          <pic:cNvPr id="1658655840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996147067" name="Picture">
+                  <wp:docPr id="1901831188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996147067" name="Picture"/>
+                          <pic:cNvPr id="1901831188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293484934" name="Picture">
+                  <wp:docPr id="735443423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293484934" name="Picture"/>
+                          <pic:cNvPr id="735443423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638077285" name="Picture">
+                  <wp:docPr id="539527892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638077285" name="Picture"/>
+                          <pic:cNvPr id="539527892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250714908" name="Picture">
+                        <wp:docPr id="464546501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250714908" name="Picture"/>
+                                <pic:cNvPr id="464546501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401915944" name="Picture">
+                  <wp:docPr id="758528651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401915944" name="Picture"/>
+                          <pic:cNvPr id="758528651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674718631" name="Picture">
+                  <wp:docPr id="1393702424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674718631" name="Picture"/>
+                          <pic:cNvPr id="1393702424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28985144" name="Picture">
+                  <wp:docPr id="1265404157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28985144" name="Picture"/>
+                          <pic:cNvPr id="1265404157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232566391" name="Picture">
+                  <wp:docPr id="1316371264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232566391" name="Picture"/>
+                          <pic:cNvPr id="1316371264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563453157" name="Picture">
+                  <wp:docPr id="713551729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563453157" name="Picture"/>
+                          <pic:cNvPr id="713551729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920657755" name="Picture">
+                  <wp:docPr id="1720269318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920657755" name="Picture"/>
+                          <pic:cNvPr id="1720269318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640528341" name="Picture">
+                        <wp:docPr id="1241727072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640528341" name="Picture"/>
+                                <pic:cNvPr id="1241727072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155363974" name="Picture">
+                  <wp:docPr id="1702169132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155363974" name="Picture"/>
+                          <pic:cNvPr id="1702169132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258835310" name="Picture">
+                  <wp:docPr id="2089077511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258835310" name="Picture"/>
+                          <pic:cNvPr id="2089077511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480959710" name="Picture">
+                  <wp:docPr id="876135210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480959710" name="Picture"/>
+                          <pic:cNvPr id="876135210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473316265" name="Picture">
+                  <wp:docPr id="565209105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473316265" name="Picture"/>
+                          <pic:cNvPr id="565209105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894200815" name="Picture">
+                  <wp:docPr id="1777788991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894200815" name="Picture"/>
+                          <pic:cNvPr id="1777788991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403970479" name="Picture">
+                  <wp:docPr id="1069984117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403970479" name="Picture"/>
+                          <pic:cNvPr id="1069984117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141996561" name="Picture">
+                        <wp:docPr id="1534154105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141996561" name="Picture"/>
+                                <pic:cNvPr id="1534154105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752978731" name="Picture">
+                  <wp:docPr id="1366741603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752978731" name="Picture"/>
+                          <pic:cNvPr id="1366741603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981408584" name="Picture">
+                  <wp:docPr id="1208853478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981408584" name="Picture"/>
+                          <pic:cNvPr id="1208853478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781411155" name="Picture">
+                  <wp:docPr id="39309710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781411155" name="Picture"/>
+                          <pic:cNvPr id="39309710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772962035" name="Picture">
+                  <wp:docPr id="441758233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772962035" name="Picture"/>
+                          <pic:cNvPr id="441758233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170187901" name="Picture">
+                  <wp:docPr id="1559496554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170187901" name="Picture"/>
+                          <pic:cNvPr id="1559496554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709722591" name="Picture">
+                  <wp:docPr id="872385301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709722591" name="Picture"/>
+                          <pic:cNvPr id="872385301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654295653" name="Picture">
+                        <wp:docPr id="1041312180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654295653" name="Picture"/>
+                                <pic:cNvPr id="1041312180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618668572" name="Picture">
+                  <wp:docPr id="1903802944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618668572" name="Picture"/>
+                          <pic:cNvPr id="1903802944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431824211" name="Picture">
+                  <wp:docPr id="1588658069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431824211" name="Picture"/>
+                          <pic:cNvPr id="1588658069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181841490" name="Picture">
+                  <wp:docPr id="1133367669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181841490" name="Picture"/>
+                          <pic:cNvPr id="1133367669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>