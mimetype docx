--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936315517" name="Picture">
+                  <wp:docPr id="1551676392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936315517" name="Picture"/>
+                          <pic:cNvPr id="1551676392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808559340" name="Picture">
+                  <wp:docPr id="2127117873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808559340" name="Picture"/>
+                          <pic:cNvPr id="2127117873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937972246" name="Picture">
+                        <wp:docPr id="1384096043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937972246" name="Picture"/>
+                                <pic:cNvPr id="1384096043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86201453" name="Picture">
+                  <wp:docPr id="1601034649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86201453" name="Picture"/>
+                          <pic:cNvPr id="1601034649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232119211" name="Picture">
+                  <wp:docPr id="1308272377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232119211" name="Picture"/>
+                          <pic:cNvPr id="1308272377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915954542" name="Picture">
+                  <wp:docPr id="754743768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915954542" name="Picture"/>
+                          <pic:cNvPr id="754743768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233641983" name="Picture">
+                  <wp:docPr id="107270113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233641983" name="Picture"/>
+                          <pic:cNvPr id="107270113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176942309" name="Picture">
+                  <wp:docPr id="494582608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176942309" name="Picture"/>
+                          <pic:cNvPr id="494582608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579134359" name="Picture">
+                        <wp:docPr id="1232934121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579134359" name="Picture"/>
+                                <pic:cNvPr id="1232934121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777786268" name="Picture">
+                        <wp:docPr id="1366296336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777786268" name="Picture"/>
+                                <pic:cNvPr id="1366296336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329419565" name="Picture">
+                        <wp:docPr id="1501854394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329419565" name="Picture"/>
+                                <pic:cNvPr id="1501854394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649556945" name="Picture">
+                        <wp:docPr id="567680435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649556945" name="Picture"/>
+                                <pic:cNvPr id="567680435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835445734" name="Picture">
+                        <wp:docPr id="794321598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835445734" name="Picture"/>
+                                <pic:cNvPr id="794321598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454448273" name="Picture">
+                        <wp:docPr id="517691100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454448273" name="Picture"/>
+                                <pic:cNvPr id="517691100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981295790" name="Picture">
+                        <wp:docPr id="744119672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981295790" name="Picture"/>
+                                <pic:cNvPr id="744119672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533462019" name="Picture">
+                        <wp:docPr id="1274458043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533462019" name="Picture"/>
+                                <pic:cNvPr id="1274458043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714961900" name="Picture">
+                        <wp:docPr id="2094686856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714961900" name="Picture"/>
+                                <pic:cNvPr id="2094686856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037334808" name="Picture">
+                        <wp:docPr id="722373634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037334808" name="Picture"/>
+                                <pic:cNvPr id="722373634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828210068" name="Picture">
+                        <wp:docPr id="1914664679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828210068" name="Picture"/>
+                                <pic:cNvPr id="1914664679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781277706" name="Picture">
+                        <wp:docPr id="766512102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781277706" name="Picture"/>
+                                <pic:cNvPr id="766512102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548720111" name="Picture">
+                        <wp:docPr id="753788541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548720111" name="Picture"/>
+                                <pic:cNvPr id="753788541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198444578" name="Picture">
+                        <wp:docPr id="1844099729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198444578" name="Picture"/>
+                                <pic:cNvPr id="1844099729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638477031" name="Picture">
+                        <wp:docPr id="1786328104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638477031" name="Picture"/>
+                                <pic:cNvPr id="1786328104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399762288" name="Picture">
+                  <wp:docPr id="2036715597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399762288" name="Picture"/>
+                          <pic:cNvPr id="2036715597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30998751" name="Picture">
+                  <wp:docPr id="25443431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30998751" name="Picture"/>
+                          <pic:cNvPr id="25443431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078987263" name="Picture">
+                  <wp:docPr id="2089930283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078987263" name="Picture"/>
+                          <pic:cNvPr id="2089930283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371937261" name="Picture">
+                  <wp:docPr id="161854994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371937261" name="Picture"/>
+                          <pic:cNvPr id="161854994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240445477" name="Picture">
+                  <wp:docPr id="350209619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240445477" name="Picture"/>
+                          <pic:cNvPr id="350209619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304569357" name="Picture">
+                  <wp:docPr id="264301250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304569357" name="Picture"/>
+                          <pic:cNvPr id="264301250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034876701" name="Picture">
+                        <wp:docPr id="1512803147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034876701" name="Picture"/>
+                                <pic:cNvPr id="1512803147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794409166" name="Picture">
+                  <wp:docPr id="562592565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794409166" name="Picture"/>
+                          <pic:cNvPr id="562592565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949702761" name="Picture">
+                  <wp:docPr id="1250445644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949702761" name="Picture"/>
+                          <pic:cNvPr id="1250445644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047137773" name="Picture">
+                  <wp:docPr id="1283453573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047137773" name="Picture"/>
+                          <pic:cNvPr id="1283453573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331861561" name="Picture">
+                  <wp:docPr id="1473991569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331861561" name="Picture"/>
+                          <pic:cNvPr id="1473991569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511762075" name="Picture">
+                  <wp:docPr id="553652483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511762075" name="Picture"/>
+                          <pic:cNvPr id="553652483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547566771" name="Picture">
+                  <wp:docPr id="1013396349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547566771" name="Picture"/>
+                          <pic:cNvPr id="1013396349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461719438" name="Picture">
+                        <wp:docPr id="871484175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461719438" name="Picture"/>
+                                <pic:cNvPr id="871484175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301413066" name="Picture">
+                  <wp:docPr id="348399393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301413066" name="Picture"/>
+                          <pic:cNvPr id="348399393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443168919" name="Picture">
+                  <wp:docPr id="701513477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443168919" name="Picture"/>
+                          <pic:cNvPr id="701513477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598016040" name="Picture">
+                  <wp:docPr id="1493149370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598016040" name="Picture"/>
+                          <pic:cNvPr id="1493149370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785830382" name="Picture">
+                  <wp:docPr id="822165481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785830382" name="Picture"/>
+                          <pic:cNvPr id="822165481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071559212" name="Picture">
+                  <wp:docPr id="1363219381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071559212" name="Picture"/>
+                          <pic:cNvPr id="1363219381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106561176" name="Picture">
+                  <wp:docPr id="948459178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106561176" name="Picture"/>
+                          <pic:cNvPr id="948459178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752888492" name="Picture">
+                        <wp:docPr id="1207610635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752888492" name="Picture"/>
+                                <pic:cNvPr id="1207610635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129667091" name="Picture">
+                  <wp:docPr id="1641120159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129667091" name="Picture"/>
+                          <pic:cNvPr id="1641120159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941239574" name="Picture">
+                  <wp:docPr id="952702753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941239574" name="Picture"/>
+                          <pic:cNvPr id="952702753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049650787" name="Picture">
+                  <wp:docPr id="1017278178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049650787" name="Picture"/>
+                          <pic:cNvPr id="1017278178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739746903" name="Picture">
+                  <wp:docPr id="1521104009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739746903" name="Picture"/>
+                          <pic:cNvPr id="1521104009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926499584" name="Picture">
+                  <wp:docPr id="161070090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926499584" name="Picture"/>
+                          <pic:cNvPr id="161070090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365111508" name="Picture">
+                  <wp:docPr id="2003091196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365111508" name="Picture"/>
+                          <pic:cNvPr id="2003091196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581051698" name="Picture">
+                        <wp:docPr id="33153092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581051698" name="Picture"/>
+                                <pic:cNvPr id="33153092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91638797" name="Picture">
+                  <wp:docPr id="699712733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91638797" name="Picture"/>
+                          <pic:cNvPr id="699712733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548288829" name="Picture">
+                  <wp:docPr id="28637067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548288829" name="Picture"/>
+                          <pic:cNvPr id="28637067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878079027" name="Picture">
+                  <wp:docPr id="1333906489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878079027" name="Picture"/>
+                          <pic:cNvPr id="1333906489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626229511" name="Picture">
+                  <wp:docPr id="1129529073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626229511" name="Picture"/>
+                          <pic:cNvPr id="1129529073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849421274" name="Picture">
+                  <wp:docPr id="431513261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849421274" name="Picture"/>
+                          <pic:cNvPr id="431513261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162793701" name="Picture">
+                  <wp:docPr id="1067131492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162793701" name="Picture"/>
+                          <pic:cNvPr id="1067131492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791088646" name="Picture">
+                        <wp:docPr id="507541927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791088646" name="Picture"/>
+                                <pic:cNvPr id="507541927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55781250" name="Picture">
+                  <wp:docPr id="1213714190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55781250" name="Picture"/>
+                          <pic:cNvPr id="1213714190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538524433" name="Picture">
+                  <wp:docPr id="104834231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538524433" name="Picture"/>
+                          <pic:cNvPr id="104834231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218312737" name="Picture">
+                  <wp:docPr id="1400554537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218312737" name="Picture"/>
+                          <pic:cNvPr id="1400554537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46000,57 +46000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103114991" name="Picture">
+                  <wp:docPr id="2007573374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103114991" name="Picture"/>
+                          <pic:cNvPr id="2007573374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46071,57 +46071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871518345" name="Picture">
+                  <wp:docPr id="206056224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871518345" name="Picture"/>
+                          <pic:cNvPr id="206056224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46485,57 +46485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223076267" name="Picture">
+                  <wp:docPr id="160886028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223076267" name="Picture"/>
+                          <pic:cNvPr id="160886028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>