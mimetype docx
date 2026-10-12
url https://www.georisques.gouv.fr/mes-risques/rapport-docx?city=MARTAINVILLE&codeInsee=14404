--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965883017" name="Picture">
+                  <wp:docPr id="369829817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965883017" name="Picture"/>
+                          <pic:cNvPr id="369829817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870228117" name="Picture">
+                  <wp:docPr id="826209907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870228117" name="Picture"/>
+                          <pic:cNvPr id="826209907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250791009" name="Picture">
+                        <wp:docPr id="1685338459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250791009" name="Picture"/>
+                                <pic:cNvPr id="1685338459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127263627" name="Picture">
+                  <wp:docPr id="1364862062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127263627" name="Picture"/>
+                          <pic:cNvPr id="1364862062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96829157" name="Picture">
+                  <wp:docPr id="1881278974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96829157" name="Picture"/>
+                          <pic:cNvPr id="1881278974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909607468" name="Picture">
+                  <wp:docPr id="1936224522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909607468" name="Picture"/>
+                          <pic:cNvPr id="1936224522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699916427" name="Picture">
+                  <wp:docPr id="1103693565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699916427" name="Picture"/>
+                          <pic:cNvPr id="1103693565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931500818" name="Picture">
+                  <wp:docPr id="1835013386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931500818" name="Picture"/>
+                          <pic:cNvPr id="1835013386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305661760" name="Picture">
+                        <wp:docPr id="1627721439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305661760" name="Picture"/>
+                                <pic:cNvPr id="1627721439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099678019" name="Picture">
+                        <wp:docPr id="1938081810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099678019" name="Picture"/>
+                                <pic:cNvPr id="1938081810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064703037" name="Picture">
+                        <wp:docPr id="1084182867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064703037" name="Picture"/>
+                                <pic:cNvPr id="1084182867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433863322" name="Picture">
+                        <wp:docPr id="1423844109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433863322" name="Picture"/>
+                                <pic:cNvPr id="1423844109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317265044" name="Picture">
+                        <wp:docPr id="1130352560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317265044" name="Picture"/>
+                                <pic:cNvPr id="1130352560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819827077" name="Picture">
+                        <wp:docPr id="675661773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819827077" name="Picture"/>
+                                <pic:cNvPr id="675661773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843523948" name="Picture">
+                        <wp:docPr id="910370121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843523948" name="Picture"/>
+                                <pic:cNvPr id="910370121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115255827" name="Picture">
+                        <wp:docPr id="1450192643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115255827" name="Picture"/>
+                                <pic:cNvPr id="1450192643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419369813" name="Picture">
+                        <wp:docPr id="660198025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419369813" name="Picture"/>
+                                <pic:cNvPr id="660198025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273439957" name="Picture">
+                        <wp:docPr id="71114307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273439957" name="Picture"/>
+                                <pic:cNvPr id="71114307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768149891" name="Picture">
+                        <wp:docPr id="727321336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768149891" name="Picture"/>
+                                <pic:cNvPr id="727321336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616183458" name="Picture">
+                        <wp:docPr id="1554801788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616183458" name="Picture"/>
+                                <pic:cNvPr id="1554801788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883870477" name="Picture">
+                        <wp:docPr id="33212764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883870477" name="Picture"/>
+                                <pic:cNvPr id="33212764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840739876" name="Picture">
+                        <wp:docPr id="47879544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840739876" name="Picture"/>
+                                <pic:cNvPr id="47879544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508726003" name="Picture">
+                        <wp:docPr id="1418317657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508726003" name="Picture"/>
+                                <pic:cNvPr id="1418317657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984024889" name="Picture">
+                  <wp:docPr id="2088981206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984024889" name="Picture"/>
+                          <pic:cNvPr id="2088981206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972426113" name="Picture">
+                  <wp:docPr id="1256780531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972426113" name="Picture"/>
+                          <pic:cNvPr id="1256780531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000501792" name="Picture">
+                  <wp:docPr id="1376701041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000501792" name="Picture"/>
+                          <pic:cNvPr id="1376701041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930459177" name="Picture">
+                  <wp:docPr id="1527634667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930459177" name="Picture"/>
+                          <pic:cNvPr id="1527634667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649081007" name="Picture">
+                  <wp:docPr id="1588465827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649081007" name="Picture"/>
+                          <pic:cNvPr id="1588465827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782416012" name="Picture">
+                  <wp:docPr id="305363504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782416012" name="Picture"/>
+                          <pic:cNvPr id="305363504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24771705" name="Picture">
+                        <wp:docPr id="327112453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24771705" name="Picture"/>
+                                <pic:cNvPr id="327112453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033422558" name="Picture">
+                  <wp:docPr id="1111436697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033422558" name="Picture"/>
+                          <pic:cNvPr id="1111436697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942775310" name="Picture">
+                  <wp:docPr id="245580464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942775310" name="Picture"/>
+                          <pic:cNvPr id="245580464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986340165" name="Picture">
+                  <wp:docPr id="1737354014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986340165" name="Picture"/>
+                          <pic:cNvPr id="1737354014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341510732" name="Picture">
+                  <wp:docPr id="1755000976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341510732" name="Picture"/>
+                          <pic:cNvPr id="1755000976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356254220" name="Picture">
+                  <wp:docPr id="1473236387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356254220" name="Picture"/>
+                          <pic:cNvPr id="1473236387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009042429" name="Picture">
+                  <wp:docPr id="2054848738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009042429" name="Picture"/>
+                          <pic:cNvPr id="2054848738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839812542" name="Picture">
+                        <wp:docPr id="1608546559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839812542" name="Picture"/>
+                                <pic:cNvPr id="1608546559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206778880" name="Picture">
+                        <wp:docPr id="695802625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206778880" name="Picture"/>
+                                <pic:cNvPr id="695802625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089887999" name="Picture">
+                  <wp:docPr id="1809963670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089887999" name="Picture"/>
+                          <pic:cNvPr id="1809963670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856911969" name="Picture">
+                  <wp:docPr id="1479557933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856911969" name="Picture"/>
+                          <pic:cNvPr id="1479557933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068366182" name="Picture">
+                  <wp:docPr id="268011339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068366182" name="Picture"/>
+                          <pic:cNvPr id="268011339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100236456" name="Picture">
+                  <wp:docPr id="311370003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100236456" name="Picture"/>
+                          <pic:cNvPr id="311370003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818061140" name="Picture">
+                  <wp:docPr id="600757872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818061140" name="Picture"/>
+                          <pic:cNvPr id="600757872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334520461" name="Picture">
+                  <wp:docPr id="375251913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334520461" name="Picture"/>
+                          <pic:cNvPr id="375251913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158143042" name="Picture">
+                  <wp:docPr id="1742875721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158143042" name="Picture"/>
+                          <pic:cNvPr id="1742875721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428470250" name="Picture">
+                  <wp:docPr id="517527767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428470250" name="Picture"/>
+                          <pic:cNvPr id="517527767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293752822" name="Picture">
+                  <wp:docPr id="1930499538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293752822" name="Picture"/>
+                          <pic:cNvPr id="1930499538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855458916" name="Picture">
+                  <wp:docPr id="1247165228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855458916" name="Picture"/>
+                          <pic:cNvPr id="1247165228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373364730" name="Picture">
+                  <wp:docPr id="1250102689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373364730" name="Picture"/>
+                          <pic:cNvPr id="1250102689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339438963" name="Picture">
+                  <wp:docPr id="1247651619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339438963" name="Picture"/>
+                          <pic:cNvPr id="1247651619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999410299" name="Picture">
+                        <wp:docPr id="1657933595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999410299" name="Picture"/>
+                                <pic:cNvPr id="1657933595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166155733" name="Picture">
+                  <wp:docPr id="1167182045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166155733" name="Picture"/>
+                          <pic:cNvPr id="1167182045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651739388" name="Picture">
+                  <wp:docPr id="1464609430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651739388" name="Picture"/>
+                          <pic:cNvPr id="1464609430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642016456" name="Picture">
+                  <wp:docPr id="713123116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642016456" name="Picture"/>
+                          <pic:cNvPr id="713123116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857317881" name="Picture">
+                  <wp:docPr id="340160775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857317881" name="Picture"/>
+                          <pic:cNvPr id="340160775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428505427" name="Picture">
+                  <wp:docPr id="1151123142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428505427" name="Picture"/>
+                          <pic:cNvPr id="1151123142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481222761" name="Picture">
+                  <wp:docPr id="2109814027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481222761" name="Picture"/>
+                          <pic:cNvPr id="2109814027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573741757" name="Picture">
+                        <wp:docPr id="750934994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573741757" name="Picture"/>
+                                <pic:cNvPr id="750934994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417714529" name="Picture">
+                  <wp:docPr id="554071728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417714529" name="Picture"/>
+                          <pic:cNvPr id="554071728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066550091" name="Picture">
+                  <wp:docPr id="54634406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066550091" name="Picture"/>
+                          <pic:cNvPr id="54634406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859352602" name="Picture">
+                  <wp:docPr id="161396807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859352602" name="Picture"/>
+                          <pic:cNvPr id="161396807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683987426" name="Picture">
+                  <wp:docPr id="1388029280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683987426" name="Picture"/>
+                          <pic:cNvPr id="1388029280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997247863" name="Picture">
+                  <wp:docPr id="1548309510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997247863" name="Picture"/>
+                          <pic:cNvPr id="1548309510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49098788" name="Picture">
+                  <wp:docPr id="552174408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49098788" name="Picture"/>
+                          <pic:cNvPr id="552174408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>