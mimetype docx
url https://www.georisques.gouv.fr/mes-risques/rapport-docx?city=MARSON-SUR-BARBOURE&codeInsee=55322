--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792912352" name="Picture">
+                  <wp:docPr id="1202942848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792912352" name="Picture"/>
+                          <pic:cNvPr id="1202942848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313391660" name="Picture">
+                  <wp:docPr id="2001388269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313391660" name="Picture"/>
+                          <pic:cNvPr id="2001388269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310500278" name="Picture">
+                        <wp:docPr id="436738785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310500278" name="Picture"/>
+                                <pic:cNvPr id="436738785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145728009" name="Picture">
+                  <wp:docPr id="2035446129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145728009" name="Picture"/>
+                          <pic:cNvPr id="2035446129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193955223" name="Picture">
+                  <wp:docPr id="1344934439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193955223" name="Picture"/>
+                          <pic:cNvPr id="1344934439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421446022" name="Picture">
+                  <wp:docPr id="217040715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421446022" name="Picture"/>
+                          <pic:cNvPr id="217040715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110024478" name="Picture">
+                  <wp:docPr id="578449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110024478" name="Picture"/>
+                          <pic:cNvPr id="578449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748569771" name="Picture">
+                  <wp:docPr id="1146652343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748569771" name="Picture"/>
+                          <pic:cNvPr id="1146652343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055513016" name="Picture">
+                        <wp:docPr id="2064169561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055513016" name="Picture"/>
+                                <pic:cNvPr id="2064169561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508485321" name="Picture">
+                        <wp:docPr id="2104680728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508485321" name="Picture"/>
+                                <pic:cNvPr id="2104680728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68097067" name="Picture">
+                        <wp:docPr id="1455384635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68097067" name="Picture"/>
+                                <pic:cNvPr id="1455384635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105203436" name="Picture">
+                        <wp:docPr id="959610798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105203436" name="Picture"/>
+                                <pic:cNvPr id="959610798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194496407" name="Picture">
+                        <wp:docPr id="2030177066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194496407" name="Picture"/>
+                                <pic:cNvPr id="2030177066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867938932" name="Picture">
+                        <wp:docPr id="900945912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867938932" name="Picture"/>
+                                <pic:cNvPr id="900945912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095427171" name="Picture">
+                        <wp:docPr id="639485734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095427171" name="Picture"/>
+                                <pic:cNvPr id="639485734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509485882" name="Picture">
+                        <wp:docPr id="514571675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509485882" name="Picture"/>
+                                <pic:cNvPr id="514571675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560434045" name="Picture">
+                        <wp:docPr id="1908117862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560434045" name="Picture"/>
+                                <pic:cNvPr id="1908117862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600598081" name="Picture">
+                        <wp:docPr id="1174948837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600598081" name="Picture"/>
+                                <pic:cNvPr id="1174948837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799019017" name="Picture">
+                        <wp:docPr id="860430093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799019017" name="Picture"/>
+                                <pic:cNvPr id="860430093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296277543" name="Picture">
+                        <wp:docPr id="275784344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296277543" name="Picture"/>
+                                <pic:cNvPr id="275784344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746092389" name="Picture">
+                        <wp:docPr id="343168506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746092389" name="Picture"/>
+                                <pic:cNvPr id="343168506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556929710" name="Picture">
+                        <wp:docPr id="2110254501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556929710" name="Picture"/>
+                                <pic:cNvPr id="2110254501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892088388" name="Picture">
+                        <wp:docPr id="2079656323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892088388" name="Picture"/>
+                                <pic:cNvPr id="2079656323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497924955" name="Picture">
+                  <wp:docPr id="1179685985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497924955" name="Picture"/>
+                          <pic:cNvPr id="1179685985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732030089" name="Picture">
+                  <wp:docPr id="888929976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732030089" name="Picture"/>
+                          <pic:cNvPr id="888929976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773586633" name="Picture">
+                  <wp:docPr id="1735625994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773586633" name="Picture"/>
+                          <pic:cNvPr id="1735625994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688712438" name="Picture">
+                  <wp:docPr id="524949109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688712438" name="Picture"/>
+                          <pic:cNvPr id="524949109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940295577" name="Picture">
+                  <wp:docPr id="203960056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940295577" name="Picture"/>
+                          <pic:cNvPr id="203960056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10510370" name="Picture">
+                  <wp:docPr id="1690563485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10510370" name="Picture"/>
+                          <pic:cNvPr id="1690563485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985673258" name="Picture">
+                        <wp:docPr id="2076799261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985673258" name="Picture"/>
+                                <pic:cNvPr id="2076799261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797203221" name="Picture">
+                  <wp:docPr id="586951164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797203221" name="Picture"/>
+                          <pic:cNvPr id="586951164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42520832" name="Picture">
+                  <wp:docPr id="1706847681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42520832" name="Picture"/>
+                          <pic:cNvPr id="1706847681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956435973" name="Picture">
+                  <wp:docPr id="1431157234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956435973" name="Picture"/>
+                          <pic:cNvPr id="1431157234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386756907" name="Picture">
+                  <wp:docPr id="346930643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386756907" name="Picture"/>
+                          <pic:cNvPr id="346930643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874947582" name="Picture">
+                  <wp:docPr id="1274955884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874947582" name="Picture"/>
+                          <pic:cNvPr id="1274955884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215247524" name="Picture">
+                  <wp:docPr id="679736283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215247524" name="Picture"/>
+                          <pic:cNvPr id="679736283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782479775" name="Picture">
+                        <wp:docPr id="2077881218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782479775" name="Picture"/>
+                                <pic:cNvPr id="2077881218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507380277" name="Picture">
+                  <wp:docPr id="307773857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507380277" name="Picture"/>
+                          <pic:cNvPr id="307773857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626738326" name="Picture">
+                  <wp:docPr id="1224046341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626738326" name="Picture"/>
+                          <pic:cNvPr id="1224046341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846199575" name="Picture">
+                  <wp:docPr id="2115848246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846199575" name="Picture"/>
+                          <pic:cNvPr id="2115848246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038168704" name="Picture">
+                  <wp:docPr id="1992160778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038168704" name="Picture"/>
+                          <pic:cNvPr id="1992160778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329370542" name="Picture">
+                  <wp:docPr id="2131727221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329370542" name="Picture"/>
+                          <pic:cNvPr id="2131727221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408255468" name="Picture">
+                  <wp:docPr id="582535946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408255468" name="Picture"/>
+                          <pic:cNvPr id="582535946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008237781" name="Picture">
+                        <wp:docPr id="321278425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008237781" name="Picture"/>
+                                <pic:cNvPr id="321278425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497681175" name="Picture">
+                  <wp:docPr id="1180780908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497681175" name="Picture"/>
+                          <pic:cNvPr id="1180780908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144533095" name="Picture">
+                  <wp:docPr id="545293000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144533095" name="Picture"/>
+                          <pic:cNvPr id="545293000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001980641" name="Picture">
+                  <wp:docPr id="25802648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001980641" name="Picture"/>
+                          <pic:cNvPr id="25802648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419310577" name="Picture">
+                  <wp:docPr id="483388315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419310577" name="Picture"/>
+                          <pic:cNvPr id="483388315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361468429" name="Picture">
+                  <wp:docPr id="947760136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361468429" name="Picture"/>
+                          <pic:cNvPr id="947760136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586932930" name="Picture">
+                  <wp:docPr id="1954871784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586932930" name="Picture"/>
+                          <pic:cNvPr id="1954871784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32890758" name="Picture">
+                  <wp:docPr id="1123568938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32890758" name="Picture"/>
+                          <pic:cNvPr id="1123568938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173711696" name="Picture">
+                  <wp:docPr id="2084545879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173711696" name="Picture"/>
+                          <pic:cNvPr id="2084545879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728360291" name="Picture">
+                  <wp:docPr id="215589685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728360291" name="Picture"/>
+                          <pic:cNvPr id="215589685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563732263" name="Picture">
+                        <wp:docPr id="810129189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563732263" name="Picture"/>
+                                <pic:cNvPr id="810129189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961786539" name="Picture">
+                  <wp:docPr id="288511061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961786539" name="Picture"/>
+                          <pic:cNvPr id="288511061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589605967" name="Picture">
+                  <wp:docPr id="1489495643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589605967" name="Picture"/>
+                          <pic:cNvPr id="1489495643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537295517" name="Picture">
+                  <wp:docPr id="617325273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537295517" name="Picture"/>
+                          <pic:cNvPr id="617325273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28894443" name="Picture">
+                  <wp:docPr id="445713309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28894443" name="Picture"/>
+                          <pic:cNvPr id="445713309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966936645" name="Picture">
+                  <wp:docPr id="1317727054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966936645" name="Picture"/>
+                          <pic:cNvPr id="1317727054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199854572" name="Picture">
+                  <wp:docPr id="703432300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199854572" name="Picture"/>
+                          <pic:cNvPr id="703432300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510464077" name="Picture">
+                        <wp:docPr id="1549944770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510464077" name="Picture"/>
+                                <pic:cNvPr id="1549944770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493264392" name="Picture">
+                  <wp:docPr id="427390148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493264392" name="Picture"/>
+                          <pic:cNvPr id="427390148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758207144" name="Picture">
+                  <wp:docPr id="252706711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758207144" name="Picture"/>
+                          <pic:cNvPr id="252706711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335465822" name="Picture">
+                  <wp:docPr id="1758060355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335465822" name="Picture"/>
+                          <pic:cNvPr id="1758060355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>