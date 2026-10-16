--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168506065" name="Picture">
+                  <wp:docPr id="1066486302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168506065" name="Picture"/>
+                          <pic:cNvPr id="1066486302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008002911" name="Picture">
+                  <wp:docPr id="583105490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008002911" name="Picture"/>
+                          <pic:cNvPr id="583105490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533423401" name="Picture">
+                        <wp:docPr id="340044341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533423401" name="Picture"/>
+                                <pic:cNvPr id="340044341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107918453" name="Picture">
+                  <wp:docPr id="778093415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107918453" name="Picture"/>
+                          <pic:cNvPr id="778093415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263748465" name="Picture">
+                  <wp:docPr id="897879058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263748465" name="Picture"/>
+                          <pic:cNvPr id="897879058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772866879" name="Picture">
+                  <wp:docPr id="1053279325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772866879" name="Picture"/>
+                          <pic:cNvPr id="1053279325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31787160" name="Picture">
+                  <wp:docPr id="549124150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31787160" name="Picture"/>
+                          <pic:cNvPr id="549124150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412385217" name="Picture">
+                  <wp:docPr id="1550332738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412385217" name="Picture"/>
+                          <pic:cNvPr id="1550332738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130633735" name="Picture">
+                        <wp:docPr id="946195221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130633735" name="Picture"/>
+                                <pic:cNvPr id="946195221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189890567" name="Picture">
+                        <wp:docPr id="1270393594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189890567" name="Picture"/>
+                                <pic:cNvPr id="1270393594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131953471" name="Picture">
+                        <wp:docPr id="421827112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131953471" name="Picture"/>
+                                <pic:cNvPr id="421827112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764864125" name="Picture">
+                        <wp:docPr id="1527180379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764864125" name="Picture"/>
+                                <pic:cNvPr id="1527180379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702953409" name="Picture">
+                        <wp:docPr id="1390254951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702953409" name="Picture"/>
+                                <pic:cNvPr id="1390254951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719588159" name="Picture">
+                        <wp:docPr id="1896711672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719588159" name="Picture"/>
+                                <pic:cNvPr id="1896711672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510803112" name="Picture">
+                        <wp:docPr id="156599704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510803112" name="Picture"/>
+                                <pic:cNvPr id="156599704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707016898" name="Picture">
+                        <wp:docPr id="2016817240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707016898" name="Picture"/>
+                                <pic:cNvPr id="2016817240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47595234" name="Picture">
+                        <wp:docPr id="591237906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47595234" name="Picture"/>
+                                <pic:cNvPr id="591237906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579937986" name="Picture">
+                        <wp:docPr id="581453921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579937986" name="Picture"/>
+                                <pic:cNvPr id="581453921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150599140" name="Picture">
+                        <wp:docPr id="1005185667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150599140" name="Picture"/>
+                                <pic:cNvPr id="1005185667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826512254" name="Picture">
+                        <wp:docPr id="552153556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826512254" name="Picture"/>
+                                <pic:cNvPr id="552153556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115225256" name="Picture">
+                        <wp:docPr id="1621744770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115225256" name="Picture"/>
+                                <pic:cNvPr id="1621744770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460397834" name="Picture">
+                        <wp:docPr id="790363659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460397834" name="Picture"/>
+                                <pic:cNvPr id="790363659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940273905" name="Picture">
+                        <wp:docPr id="1080709610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940273905" name="Picture"/>
+                                <pic:cNvPr id="1080709610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215790554" name="Picture">
+                        <wp:docPr id="223836339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215790554" name="Picture"/>
+                                <pic:cNvPr id="223836339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878627676" name="Picture">
+                        <wp:docPr id="645471084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878627676" name="Picture"/>
+                                <pic:cNvPr id="645471084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816476928" name="Picture">
+                        <wp:docPr id="1953850916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816476928" name="Picture"/>
+                                <pic:cNvPr id="1953850916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980298831" name="Picture">
+                  <wp:docPr id="988308071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980298831" name="Picture"/>
+                          <pic:cNvPr id="988308071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799572050" name="Picture">
+                  <wp:docPr id="1114978046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799572050" name="Picture"/>
+                          <pic:cNvPr id="1114978046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409450706" name="Picture">
+                  <wp:docPr id="344666498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409450706" name="Picture"/>
+                          <pic:cNvPr id="344666498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938308088" name="Picture">
+                  <wp:docPr id="596249012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938308088" name="Picture"/>
+                          <pic:cNvPr id="596249012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469403736" name="Picture">
+                  <wp:docPr id="603500225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469403736" name="Picture"/>
+                          <pic:cNvPr id="603500225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387419935" name="Picture">
+                  <wp:docPr id="1613500083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387419935" name="Picture"/>
+                          <pic:cNvPr id="1613500083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371247819" name="Picture">
+                        <wp:docPr id="798759485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371247819" name="Picture"/>
+                                <pic:cNvPr id="798759485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494168938" name="Picture">
+                  <wp:docPr id="1628593469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494168938" name="Picture"/>
+                          <pic:cNvPr id="1628593469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81635436" name="Picture">
+                  <wp:docPr id="76535028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81635436" name="Picture"/>
+                          <pic:cNvPr id="76535028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347823278" name="Picture">
+                  <wp:docPr id="1259174826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347823278" name="Picture"/>
+                          <pic:cNvPr id="1259174826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281244487" name="Picture">
+                  <wp:docPr id="354526931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281244487" name="Picture"/>
+                          <pic:cNvPr id="354526931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443310678" name="Picture">
+                  <wp:docPr id="1660065436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443310678" name="Picture"/>
+                          <pic:cNvPr id="1660065436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246267484" name="Picture">
+                  <wp:docPr id="1359472860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246267484" name="Picture"/>
+                          <pic:cNvPr id="1359472860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054527024" name="Picture">
+                        <wp:docPr id="1491289329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054527024" name="Picture"/>
+                                <pic:cNvPr id="1491289329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424248956" name="Picture">
+                  <wp:docPr id="910956089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424248956" name="Picture"/>
+                          <pic:cNvPr id="910956089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066665082" name="Picture">
+                  <wp:docPr id="1387565429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066665082" name="Picture"/>
+                          <pic:cNvPr id="1387565429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729515070" name="Picture">
+                  <wp:docPr id="1301163882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729515070" name="Picture"/>
+                          <pic:cNvPr id="1301163882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953853275" name="Picture">
+                  <wp:docPr id="1561525740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953853275" name="Picture"/>
+                          <pic:cNvPr id="1561525740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935318849" name="Picture">
+                  <wp:docPr id="1817299046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935318849" name="Picture"/>
+                          <pic:cNvPr id="1817299046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727155272" name="Picture">
+                  <wp:docPr id="284156562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727155272" name="Picture"/>
+                          <pic:cNvPr id="284156562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635682261" name="Picture">
+                        <wp:docPr id="1831170422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635682261" name="Picture"/>
+                                <pic:cNvPr id="1831170422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982598256" name="Picture">
+                  <wp:docPr id="36828466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982598256" name="Picture"/>
+                          <pic:cNvPr id="36828466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146587969" name="Picture">
+                  <wp:docPr id="141867255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146587969" name="Picture"/>
+                          <pic:cNvPr id="141867255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094726378" name="Picture">
+                  <wp:docPr id="1568366840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094726378" name="Picture"/>
+                          <pic:cNvPr id="1568366840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296490276" name="Picture">
+                  <wp:docPr id="1054160785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296490276" name="Picture"/>
+                          <pic:cNvPr id="1054160785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254950246" name="Picture">
+                  <wp:docPr id="1339530579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254950246" name="Picture"/>
+                          <pic:cNvPr id="1339530579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336460605" name="Picture">
+                  <wp:docPr id="1432674940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336460605" name="Picture"/>
+                          <pic:cNvPr id="1432674940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472607298" name="Picture">
+                        <wp:docPr id="1596424687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472607298" name="Picture"/>
+                                <pic:cNvPr id="1596424687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363058647" name="Picture">
+                  <wp:docPr id="757264245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363058647" name="Picture"/>
+                          <pic:cNvPr id="757264245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406753343" name="Picture">
+                  <wp:docPr id="1576842423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406753343" name="Picture"/>
+                          <pic:cNvPr id="1576842423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929419722" name="Picture">
+                  <wp:docPr id="1174193237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929419722" name="Picture"/>
+                          <pic:cNvPr id="1174193237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539575500" name="Picture">
+                  <wp:docPr id="420397694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539575500" name="Picture"/>
+                          <pic:cNvPr id="420397694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015683497" name="Picture">
+                  <wp:docPr id="1800994215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015683497" name="Picture"/>
+                          <pic:cNvPr id="1800994215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094182332" name="Picture">
+                  <wp:docPr id="521081401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094182332" name="Picture"/>
+                          <pic:cNvPr id="521081401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636728322" name="Picture">
+                  <wp:docPr id="47716377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636728322" name="Picture"/>
+                          <pic:cNvPr id="47716377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535461258" name="Picture">
+                  <wp:docPr id="1705073825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535461258" name="Picture"/>
+                          <pic:cNvPr id="1705073825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441256174" name="Picture">
+                  <wp:docPr id="1706719758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441256174" name="Picture"/>
+                          <pic:cNvPr id="1706719758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599980684" name="Picture">
+                  <wp:docPr id="1298099118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599980684" name="Picture"/>
+                          <pic:cNvPr id="1298099118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898691541" name="Picture">
+                  <wp:docPr id="1227603436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898691541" name="Picture"/>
+                          <pic:cNvPr id="1227603436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583734868" name="Picture">
+                  <wp:docPr id="1124961478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583734868" name="Picture"/>
+                          <pic:cNvPr id="1124961478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191564267" name="Picture">
+                  <wp:docPr id="239852618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191564267" name="Picture"/>
+                          <pic:cNvPr id="239852618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426223674" name="Picture">
+                  <wp:docPr id="280914377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426223674" name="Picture"/>
+                          <pic:cNvPr id="280914377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260239037" name="Picture">
+                  <wp:docPr id="121168531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260239037" name="Picture"/>
+                          <pic:cNvPr id="121168531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>