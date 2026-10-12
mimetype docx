--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116043140" name="Picture">
+                  <wp:docPr id="1301876412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116043140" name="Picture"/>
+                          <pic:cNvPr id="1301876412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23518998" name="Picture">
+                  <wp:docPr id="1359222672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23518998" name="Picture"/>
+                          <pic:cNvPr id="1359222672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315132726" name="Picture">
+                        <wp:docPr id="1760401261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315132726" name="Picture"/>
+                                <pic:cNvPr id="1760401261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474911502" name="Picture">
+                  <wp:docPr id="1972368353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474911502" name="Picture"/>
+                          <pic:cNvPr id="1972368353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116604452" name="Picture">
+                  <wp:docPr id="573490033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116604452" name="Picture"/>
+                          <pic:cNvPr id="573490033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962527548" name="Picture">
+                  <wp:docPr id="829111396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962527548" name="Picture"/>
+                          <pic:cNvPr id="829111396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484270164" name="Picture">
+                  <wp:docPr id="632625651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484270164" name="Picture"/>
+                          <pic:cNvPr id="632625651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097207548" name="Picture">
+                  <wp:docPr id="552520917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097207548" name="Picture"/>
+                          <pic:cNvPr id="552520917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492903339" name="Picture">
+                        <wp:docPr id="1814895027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492903339" name="Picture"/>
+                                <pic:cNvPr id="1814895027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634813348" name="Picture">
+                        <wp:docPr id="58943306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634813348" name="Picture"/>
+                                <pic:cNvPr id="58943306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743963220" name="Picture">
+                        <wp:docPr id="1573640436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743963220" name="Picture"/>
+                                <pic:cNvPr id="1573640436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698528105" name="Picture">
+                        <wp:docPr id="1625382799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698528105" name="Picture"/>
+                                <pic:cNvPr id="1625382799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130038575" name="Picture">
+                        <wp:docPr id="473301791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130038575" name="Picture"/>
+                                <pic:cNvPr id="473301791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110778156" name="Picture">
+                        <wp:docPr id="1198549675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110778156" name="Picture"/>
+                                <pic:cNvPr id="1198549675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450120456" name="Picture">
+                        <wp:docPr id="1572344707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450120456" name="Picture"/>
+                                <pic:cNvPr id="1572344707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189670933" name="Picture">
+                        <wp:docPr id="466343889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189670933" name="Picture"/>
+                                <pic:cNvPr id="466343889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354474358" name="Picture">
+                        <wp:docPr id="2007732848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354474358" name="Picture"/>
+                                <pic:cNvPr id="2007732848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25597682" name="Picture">
+                        <wp:docPr id="1292450523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25597682" name="Picture"/>
+                                <pic:cNvPr id="1292450523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623042838" name="Picture">
+                        <wp:docPr id="559090926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623042838" name="Picture"/>
+                                <pic:cNvPr id="559090926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133668178" name="Picture">
+                        <wp:docPr id="1825331182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133668178" name="Picture"/>
+                                <pic:cNvPr id="1825331182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945649522" name="Picture">
+                        <wp:docPr id="1196199426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945649522" name="Picture"/>
+                                <pic:cNvPr id="1196199426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480826120" name="Picture">
+                        <wp:docPr id="914996779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480826120" name="Picture"/>
+                                <pic:cNvPr id="914996779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792882057" name="Picture">
+                        <wp:docPr id="330603486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792882057" name="Picture"/>
+                                <pic:cNvPr id="330603486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253585675" name="Picture">
+                  <wp:docPr id="1342892406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253585675" name="Picture"/>
+                          <pic:cNvPr id="1342892406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440336719" name="Picture">
+                  <wp:docPr id="1271641680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440336719" name="Picture"/>
+                          <pic:cNvPr id="1271641680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447033346" name="Picture">
+                  <wp:docPr id="2051100868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447033346" name="Picture"/>
+                          <pic:cNvPr id="2051100868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845722983" name="Picture">
+                  <wp:docPr id="1524388864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845722983" name="Picture"/>
+                          <pic:cNvPr id="1524388864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731112430" name="Picture">
+                  <wp:docPr id="2134853390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731112430" name="Picture"/>
+                          <pic:cNvPr id="2134853390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168550280" name="Picture">
+                  <wp:docPr id="390169914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168550280" name="Picture"/>
+                          <pic:cNvPr id="390169914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941759847" name="Picture">
+                        <wp:docPr id="229798516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941759847" name="Picture"/>
+                                <pic:cNvPr id="229798516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406198913" name="Picture">
+                  <wp:docPr id="263270745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406198913" name="Picture"/>
+                          <pic:cNvPr id="263270745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083277009" name="Picture">
+                  <wp:docPr id="2141417266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083277009" name="Picture"/>
+                          <pic:cNvPr id="2141417266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748967404" name="Picture">
+                  <wp:docPr id="1637647200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748967404" name="Picture"/>
+                          <pic:cNvPr id="1637647200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733284913" name="Picture">
+                  <wp:docPr id="746893088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733284913" name="Picture"/>
+                          <pic:cNvPr id="746893088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810314798" name="Picture">
+                  <wp:docPr id="1501177000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810314798" name="Picture"/>
+                          <pic:cNvPr id="1501177000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109619106" name="Picture">
+                  <wp:docPr id="1351697068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109619106" name="Picture"/>
+                          <pic:cNvPr id="1351697068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457396889" name="Picture">
+                        <wp:docPr id="1329879063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457396889" name="Picture"/>
+                                <pic:cNvPr id="1329879063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488278500" name="Picture">
+                  <wp:docPr id="354084721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488278500" name="Picture"/>
+                          <pic:cNvPr id="354084721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270791080" name="Picture">
+                  <wp:docPr id="1174533778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270791080" name="Picture"/>
+                          <pic:cNvPr id="1174533778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471382181" name="Picture">
+                  <wp:docPr id="928052539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471382181" name="Picture"/>
+                          <pic:cNvPr id="928052539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403410718" name="Picture">
+                  <wp:docPr id="2012833550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403410718" name="Picture"/>
+                          <pic:cNvPr id="2012833550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929125452" name="Picture">
+                  <wp:docPr id="1194881122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929125452" name="Picture"/>
+                          <pic:cNvPr id="1194881122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564377911" name="Picture">
+                  <wp:docPr id="64459458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564377911" name="Picture"/>
+                          <pic:cNvPr id="64459458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656278758" name="Picture">
+                        <wp:docPr id="2055531694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656278758" name="Picture"/>
+                                <pic:cNvPr id="2055531694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457734963" name="Picture">
+                  <wp:docPr id="1165631678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457734963" name="Picture"/>
+                          <pic:cNvPr id="1165631678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448344366" name="Picture">
+                  <wp:docPr id="1737778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448344366" name="Picture"/>
+                          <pic:cNvPr id="1737778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266753835" name="Picture">
+                  <wp:docPr id="671719722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266753835" name="Picture"/>
+                          <pic:cNvPr id="671719722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848301447" name="Picture">
+                  <wp:docPr id="192072355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848301447" name="Picture"/>
+                          <pic:cNvPr id="192072355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223772017" name="Picture">
+                  <wp:docPr id="1399645556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223772017" name="Picture"/>
+                          <pic:cNvPr id="1399645556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591266700" name="Picture">
+                  <wp:docPr id="1996848304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591266700" name="Picture"/>
+                          <pic:cNvPr id="1996848304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594501361" name="Picture">
+                        <wp:docPr id="1713573466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594501361" name="Picture"/>
+                                <pic:cNvPr id="1713573466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217805567" name="Picture">
+                  <wp:docPr id="983506642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217805567" name="Picture"/>
+                          <pic:cNvPr id="983506642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569652127" name="Picture">
+                  <wp:docPr id="1251644568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569652127" name="Picture"/>
+                          <pic:cNvPr id="1251644568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984869371" name="Picture">
+                  <wp:docPr id="444528313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984869371" name="Picture"/>
+                          <pic:cNvPr id="444528313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338704314" name="Picture">
+                  <wp:docPr id="982609676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338704314" name="Picture"/>
+                          <pic:cNvPr id="982609676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406951341" name="Picture">
+                  <wp:docPr id="310149932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406951341" name="Picture"/>
+                          <pic:cNvPr id="310149932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341142504" name="Picture">
+                  <wp:docPr id="185308234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341142504" name="Picture"/>
+                          <pic:cNvPr id="185308234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535655238" name="Picture">
+                  <wp:docPr id="2107118564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535655238" name="Picture"/>
+                          <pic:cNvPr id="2107118564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427074787" name="Picture">
+                  <wp:docPr id="2097673296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427074787" name="Picture"/>
+                          <pic:cNvPr id="2097673296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991238848" name="Picture">
+                  <wp:docPr id="1283748450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991238848" name="Picture"/>
+                          <pic:cNvPr id="1283748450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>