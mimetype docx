--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488453082" name="Picture">
+                  <wp:docPr id="1024890944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488453082" name="Picture"/>
+                          <pic:cNvPr id="1024890944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81790610" name="Picture">
+                  <wp:docPr id="487134767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81790610" name="Picture"/>
+                          <pic:cNvPr id="487134767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837493250" name="Picture">
+                        <wp:docPr id="1071474288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837493250" name="Picture"/>
+                                <pic:cNvPr id="1071474288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423852334" name="Picture">
+                  <wp:docPr id="1620277834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423852334" name="Picture"/>
+                          <pic:cNvPr id="1620277834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047048892" name="Picture">
+                  <wp:docPr id="2093162387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047048892" name="Picture"/>
+                          <pic:cNvPr id="2093162387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206083834" name="Picture">
+                  <wp:docPr id="2102807705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206083834" name="Picture"/>
+                          <pic:cNvPr id="2102807705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945658644" name="Picture">
+                  <wp:docPr id="1709124128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945658644" name="Picture"/>
+                          <pic:cNvPr id="1709124128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646795816" name="Picture">
+                  <wp:docPr id="113742523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646795816" name="Picture"/>
+                          <pic:cNvPr id="113742523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316552993" name="Picture">
+                        <wp:docPr id="230897506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316552993" name="Picture"/>
+                                <pic:cNvPr id="230897506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098519398" name="Picture">
+                        <wp:docPr id="1443114172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098519398" name="Picture"/>
+                                <pic:cNvPr id="1443114172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152980425" name="Picture">
+                        <wp:docPr id="149000598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152980425" name="Picture"/>
+                                <pic:cNvPr id="149000598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640365567" name="Picture">
+                        <wp:docPr id="68089053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640365567" name="Picture"/>
+                                <pic:cNvPr id="68089053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595898502" name="Picture">
+                        <wp:docPr id="96060521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595898502" name="Picture"/>
+                                <pic:cNvPr id="96060521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300877606" name="Picture">
+                        <wp:docPr id="1134672922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300877606" name="Picture"/>
+                                <pic:cNvPr id="1134672922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55577830" name="Picture">
+                        <wp:docPr id="1607250842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55577830" name="Picture"/>
+                                <pic:cNvPr id="1607250842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386474082" name="Picture">
+                        <wp:docPr id="1262648466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386474082" name="Picture"/>
+                                <pic:cNvPr id="1262648466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536045882" name="Picture">
+                        <wp:docPr id="820123682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536045882" name="Picture"/>
+                                <pic:cNvPr id="820123682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937496801" name="Picture">
+                        <wp:docPr id="1392596120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937496801" name="Picture"/>
+                                <pic:cNvPr id="1392596120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169133913" name="Picture">
+                        <wp:docPr id="513687281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169133913" name="Picture"/>
+                                <pic:cNvPr id="513687281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568403981" name="Picture">
+                        <wp:docPr id="1784206103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568403981" name="Picture"/>
+                                <pic:cNvPr id="1784206103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711903902" name="Picture">
+                        <wp:docPr id="60477491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711903902" name="Picture"/>
+                                <pic:cNvPr id="60477491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465886268" name="Picture">
+                        <wp:docPr id="1605200342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465886268" name="Picture"/>
+                                <pic:cNvPr id="1605200342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908266834" name="Picture">
+                        <wp:docPr id="1677245064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908266834" name="Picture"/>
+                                <pic:cNvPr id="1677245064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215723221" name="Picture">
+                  <wp:docPr id="1167962464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215723221" name="Picture"/>
+                          <pic:cNvPr id="1167962464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143003175" name="Picture">
+                  <wp:docPr id="1807965488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143003175" name="Picture"/>
+                          <pic:cNvPr id="1807965488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673044549" name="Picture">
+                  <wp:docPr id="2043861168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673044549" name="Picture"/>
+                          <pic:cNvPr id="2043861168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356827051" name="Picture">
+                  <wp:docPr id="323090704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356827051" name="Picture"/>
+                          <pic:cNvPr id="323090704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877571168" name="Picture">
+                  <wp:docPr id="502740349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877571168" name="Picture"/>
+                          <pic:cNvPr id="502740349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457393245" name="Picture">
+                  <wp:docPr id="807046009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457393245" name="Picture"/>
+                          <pic:cNvPr id="807046009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331982373" name="Picture">
+                        <wp:docPr id="103872287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331982373" name="Picture"/>
+                                <pic:cNvPr id="103872287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939015444" name="Picture">
+                        <wp:docPr id="1744112404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939015444" name="Picture"/>
+                                <pic:cNvPr id="1744112404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947633701" name="Picture">
+                  <wp:docPr id="646972165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947633701" name="Picture"/>
+                          <pic:cNvPr id="646972165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108952565" name="Picture">
+                  <wp:docPr id="428282469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108952565" name="Picture"/>
+                          <pic:cNvPr id="428282469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880684211" name="Picture">
+                  <wp:docPr id="1457850346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880684211" name="Picture"/>
+                          <pic:cNvPr id="1457850346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269340344" name="Picture">
+                  <wp:docPr id="1287755055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269340344" name="Picture"/>
+                          <pic:cNvPr id="1287755055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010468873" name="Picture">
+                  <wp:docPr id="1808396588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010468873" name="Picture"/>
+                          <pic:cNvPr id="1808396588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479834929" name="Picture">
+                  <wp:docPr id="1413841057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479834929" name="Picture"/>
+                          <pic:cNvPr id="1413841057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274782326" name="Picture">
+                        <wp:docPr id="336913134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274782326" name="Picture"/>
+                                <pic:cNvPr id="336913134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455318078" name="Picture">
+                        <wp:docPr id="214561955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455318078" name="Picture"/>
+                                <pic:cNvPr id="214561955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227955268" name="Picture">
+                  <wp:docPr id="1064920134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227955268" name="Picture"/>
+                          <pic:cNvPr id="1064920134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369014858" name="Picture">
+                  <wp:docPr id="840572396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369014858" name="Picture"/>
+                          <pic:cNvPr id="840572396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627350822" name="Picture">
+                  <wp:docPr id="1864546006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627350822" name="Picture"/>
+                          <pic:cNvPr id="1864546006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730195730" name="Picture">
+                  <wp:docPr id="88652376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730195730" name="Picture"/>
+                          <pic:cNvPr id="88652376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93598213" name="Picture">
+                  <wp:docPr id="1122022299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93598213" name="Picture"/>
+                          <pic:cNvPr id="1122022299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866151319" name="Picture">
+                  <wp:docPr id="457090642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866151319" name="Picture"/>
+                          <pic:cNvPr id="457090642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582257710" name="Picture">
+                        <wp:docPr id="2002492716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582257710" name="Picture"/>
+                                <pic:cNvPr id="2002492716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336958050" name="Picture">
+                  <wp:docPr id="423213475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336958050" name="Picture"/>
+                          <pic:cNvPr id="423213475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112195265" name="Picture">
+                  <wp:docPr id="1759228875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112195265" name="Picture"/>
+                          <pic:cNvPr id="1759228875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375736254" name="Picture">
+                  <wp:docPr id="1696126900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375736254" name="Picture"/>
+                          <pic:cNvPr id="1696126900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173908110" name="Picture">
+                  <wp:docPr id="1320333489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173908110" name="Picture"/>
+                          <pic:cNvPr id="1320333489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651594503" name="Picture">
+                  <wp:docPr id="1340965926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651594503" name="Picture"/>
+                          <pic:cNvPr id="1340965926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817047336" name="Picture">
+                  <wp:docPr id="1085114887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817047336" name="Picture"/>
+                          <pic:cNvPr id="1085114887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418096008" name="Picture">
+                        <wp:docPr id="24089431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418096008" name="Picture"/>
+                                <pic:cNvPr id="24089431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835214810" name="Picture">
+                  <wp:docPr id="759090383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835214810" name="Picture"/>
+                          <pic:cNvPr id="759090383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801051173" name="Picture">
+                  <wp:docPr id="1507636482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801051173" name="Picture"/>
+                          <pic:cNvPr id="1507636482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582083030" name="Picture">
+                  <wp:docPr id="1763212710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582083030" name="Picture"/>
+                          <pic:cNvPr id="1763212710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405539408" name="Picture">
+                  <wp:docPr id="1215439978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405539408" name="Picture"/>
+                          <pic:cNvPr id="1215439978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535922610" name="Picture">
+                  <wp:docPr id="1250469620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535922610" name="Picture"/>
+                          <pic:cNvPr id="1250469620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919852810" name="Picture">
+                  <wp:docPr id="234803093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919852810" name="Picture"/>
+                          <pic:cNvPr id="234803093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263959860" name="Picture">
+                  <wp:docPr id="47081432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263959860" name="Picture"/>
+                          <pic:cNvPr id="47081432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037728289" name="Picture">
+                  <wp:docPr id="353169528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037728289" name="Picture"/>
+                          <pic:cNvPr id="353169528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944933459" name="Picture">
+                  <wp:docPr id="1688144739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944933459" name="Picture"/>
+                          <pic:cNvPr id="1688144739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>