--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147469619" name="Picture">
+                  <wp:docPr id="1557989719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147469619" name="Picture"/>
+                          <pic:cNvPr id="1557989719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578393852" name="Picture">
+                  <wp:docPr id="467780505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578393852" name="Picture"/>
+                          <pic:cNvPr id="467780505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187759863" name="Picture">
+                        <wp:docPr id="990403226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187759863" name="Picture"/>
+                                <pic:cNvPr id="990403226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206565017" name="Picture">
+                  <wp:docPr id="127923209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206565017" name="Picture"/>
+                          <pic:cNvPr id="127923209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111214322" name="Picture">
+                  <wp:docPr id="366690543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111214322" name="Picture"/>
+                          <pic:cNvPr id="366690543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840315290" name="Picture">
+                  <wp:docPr id="1774786601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840315290" name="Picture"/>
+                          <pic:cNvPr id="1774786601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231660163" name="Picture">
+                  <wp:docPr id="271138134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231660163" name="Picture"/>
+                          <pic:cNvPr id="271138134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284295272" name="Picture">
+                  <wp:docPr id="665450556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284295272" name="Picture"/>
+                          <pic:cNvPr id="665450556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136807954" name="Picture">
+                        <wp:docPr id="1377097114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136807954" name="Picture"/>
+                                <pic:cNvPr id="1377097114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978406092" name="Picture">
+                        <wp:docPr id="1225928022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978406092" name="Picture"/>
+                                <pic:cNvPr id="1225928022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753649071" name="Picture">
+                        <wp:docPr id="1482745527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753649071" name="Picture"/>
+                                <pic:cNvPr id="1482745527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58072708" name="Picture">
+                        <wp:docPr id="636272338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58072708" name="Picture"/>
+                                <pic:cNvPr id="636272338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653614837" name="Picture">
+                        <wp:docPr id="1966090468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653614837" name="Picture"/>
+                                <pic:cNvPr id="1966090468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623925016" name="Picture">
+                        <wp:docPr id="693111114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623925016" name="Picture"/>
+                                <pic:cNvPr id="693111114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897227762" name="Picture">
+                        <wp:docPr id="964663992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897227762" name="Picture"/>
+                                <pic:cNvPr id="964663992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812375754" name="Picture">
+                        <wp:docPr id="634670485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812375754" name="Picture"/>
+                                <pic:cNvPr id="634670485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998800327" name="Picture">
+                        <wp:docPr id="1749988476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998800327" name="Picture"/>
+                                <pic:cNvPr id="1749988476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235393575" name="Picture">
+                        <wp:docPr id="1802001635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235393575" name="Picture"/>
+                                <pic:cNvPr id="1802001635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715429329" name="Picture">
+                        <wp:docPr id="241654395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715429329" name="Picture"/>
+                                <pic:cNvPr id="241654395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794221165" name="Picture">
+                        <wp:docPr id="1325460708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794221165" name="Picture"/>
+                                <pic:cNvPr id="1325460708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170884595" name="Picture">
+                  <wp:docPr id="1360683329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170884595" name="Picture"/>
+                          <pic:cNvPr id="1360683329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739759092" name="Picture">
+                  <wp:docPr id="956704256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739759092" name="Picture"/>
+                          <pic:cNvPr id="956704256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115980255" name="Picture">
+                  <wp:docPr id="37812537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115980255" name="Picture"/>
+                          <pic:cNvPr id="37812537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001421030" name="Picture">
+                  <wp:docPr id="1365997685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001421030" name="Picture"/>
+                          <pic:cNvPr id="1365997685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276541212" name="Picture">
+                  <wp:docPr id="1765276314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276541212" name="Picture"/>
+                          <pic:cNvPr id="1765276314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778158451" name="Picture">
+                  <wp:docPr id="1070298616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778158451" name="Picture"/>
+                          <pic:cNvPr id="1070298616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810984404" name="Picture">
+                        <wp:docPr id="378877079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810984404" name="Picture"/>
+                                <pic:cNvPr id="378877079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705394474" name="Picture">
+                        <wp:docPr id="1360096358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705394474" name="Picture"/>
+                                <pic:cNvPr id="1360096358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784991803" name="Picture">
+                  <wp:docPr id="1374238403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784991803" name="Picture"/>
+                          <pic:cNvPr id="1374238403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141409257" name="Picture">
+                  <wp:docPr id="1150590117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141409257" name="Picture"/>
+                          <pic:cNvPr id="1150590117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241222928" name="Picture">
+                  <wp:docPr id="507296269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241222928" name="Picture"/>
+                          <pic:cNvPr id="507296269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892484654" name="Picture">
+                  <wp:docPr id="1734531379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892484654" name="Picture"/>
+                          <pic:cNvPr id="1734531379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497633505" name="Picture">
+                  <wp:docPr id="1981662942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497633505" name="Picture"/>
+                          <pic:cNvPr id="1981662942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780910469" name="Picture">
+                  <wp:docPr id="2064967418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780910469" name="Picture"/>
+                          <pic:cNvPr id="2064967418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23099,57 +23099,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788933029" name="Picture">
+                        <wp:docPr id="1747460331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788933029" name="Picture"/>
+                                <pic:cNvPr id="1747460331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24488,57 +24488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430182115" name="Picture">
+                  <wp:docPr id="878127138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430182115" name="Picture"/>
+                          <pic:cNvPr id="878127138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24577,57 +24577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724349668" name="Picture">
+                  <wp:docPr id="103215642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724349668" name="Picture"/>
+                          <pic:cNvPr id="103215642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25221,57 +25221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417760212" name="Picture">
+                  <wp:docPr id="1909695836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417760212" name="Picture"/>
+                          <pic:cNvPr id="1909695836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26219,57 +26219,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066764763" name="Picture">
+                  <wp:docPr id="2132344910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066764763" name="Picture"/>
+                          <pic:cNvPr id="2132344910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26322,57 +26322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488597664" name="Picture">
+                  <wp:docPr id="501959490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488597664" name="Picture"/>
+                          <pic:cNvPr id="501959490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061567726" name="Picture">
+                  <wp:docPr id="1680159123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061567726" name="Picture"/>
+                          <pic:cNvPr id="1680159123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28842,57 +28842,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495176960" name="Picture">
+                        <wp:docPr id="194799205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495176960" name="Picture"/>
+                                <pic:cNvPr id="194799205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30203,57 +30203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873247784" name="Picture">
+                  <wp:docPr id="1182299948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873247784" name="Picture"/>
+                          <pic:cNvPr id="1182299948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30292,57 +30292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613061112" name="Picture">
+                  <wp:docPr id="2075009866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613061112" name="Picture"/>
+                          <pic:cNvPr id="2075009866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30936,57 +30936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068620190" name="Picture">
+                  <wp:docPr id="37910640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068620190" name="Picture"/>
+                          <pic:cNvPr id="37910640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31934,57 +31934,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510854753" name="Picture">
+                  <wp:docPr id="845426433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510854753" name="Picture"/>
+                          <pic:cNvPr id="845426433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32037,57 +32037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031357804" name="Picture">
+                  <wp:docPr id="1165500153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031357804" name="Picture"/>
+                          <pic:cNvPr id="1165500153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33414,57 +33414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106595111" name="Picture">
+                  <wp:docPr id="1414724497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106595111" name="Picture"/>
+                          <pic:cNvPr id="1414724497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34557,57 +34557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716506045" name="Picture">
+                        <wp:docPr id="727539575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716506045" name="Picture"/>
+                                <pic:cNvPr id="727539575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35778,57 +35778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230172710" name="Picture">
+                  <wp:docPr id="1745926142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230172710" name="Picture"/>
+                          <pic:cNvPr id="1745926142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35849,57 +35849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978143587" name="Picture">
+                  <wp:docPr id="2082286528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978143587" name="Picture"/>
+                          <pic:cNvPr id="2082286528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36263,57 +36263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365088302" name="Picture">
+                  <wp:docPr id="508203538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365088302" name="Picture"/>
+                          <pic:cNvPr id="508203538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>