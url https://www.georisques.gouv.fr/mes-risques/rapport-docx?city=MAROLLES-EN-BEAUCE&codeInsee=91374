--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93846435" name="Picture">
+                  <wp:docPr id="827724910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93846435" name="Picture"/>
+                          <pic:cNvPr id="827724910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544278659" name="Picture">
+                  <wp:docPr id="2083122545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544278659" name="Picture"/>
+                          <pic:cNvPr id="2083122545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581223743" name="Picture">
+                        <wp:docPr id="682618081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581223743" name="Picture"/>
+                                <pic:cNvPr id="682618081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298309547" name="Picture">
+                  <wp:docPr id="763311244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298309547" name="Picture"/>
+                          <pic:cNvPr id="763311244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746310228" name="Picture">
+                  <wp:docPr id="752789042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746310228" name="Picture"/>
+                          <pic:cNvPr id="752789042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748834679" name="Picture">
+                  <wp:docPr id="385662977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748834679" name="Picture"/>
+                          <pic:cNvPr id="385662977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205494399" name="Picture">
+                  <wp:docPr id="1951040928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205494399" name="Picture"/>
+                          <pic:cNvPr id="1951040928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588806259" name="Picture">
+                  <wp:docPr id="869844165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588806259" name="Picture"/>
+                          <pic:cNvPr id="869844165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014182359" name="Picture">
+                        <wp:docPr id="603322875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014182359" name="Picture"/>
+                                <pic:cNvPr id="603322875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004287335" name="Picture">
+                        <wp:docPr id="169137842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004287335" name="Picture"/>
+                                <pic:cNvPr id="169137842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363514002" name="Picture">
+                        <wp:docPr id="899824473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363514002" name="Picture"/>
+                                <pic:cNvPr id="899824473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504209042" name="Picture">
+                        <wp:docPr id="2002411505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504209042" name="Picture"/>
+                                <pic:cNvPr id="2002411505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936351202" name="Picture">
+                        <wp:docPr id="1572840708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936351202" name="Picture"/>
+                                <pic:cNvPr id="1572840708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44950023" name="Picture">
+                        <wp:docPr id="1547226215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44950023" name="Picture"/>
+                                <pic:cNvPr id="1547226215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818465241" name="Picture">
+                        <wp:docPr id="769600057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818465241" name="Picture"/>
+                                <pic:cNvPr id="769600057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022392714" name="Picture">
+                        <wp:docPr id="1479536149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022392714" name="Picture"/>
+                                <pic:cNvPr id="1479536149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091361305" name="Picture">
+                        <wp:docPr id="1033390696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091361305" name="Picture"/>
+                                <pic:cNvPr id="1033390696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945196066" name="Picture">
+                        <wp:docPr id="900636211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945196066" name="Picture"/>
+                                <pic:cNvPr id="900636211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609300647" name="Picture">
+                        <wp:docPr id="833667808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609300647" name="Picture"/>
+                                <pic:cNvPr id="833667808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577942168" name="Picture">
+                        <wp:docPr id="172403988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577942168" name="Picture"/>
+                                <pic:cNvPr id="172403988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272292384" name="Picture">
+                  <wp:docPr id="2014476874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272292384" name="Picture"/>
+                          <pic:cNvPr id="2014476874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692363144" name="Picture">
+                  <wp:docPr id="1879894742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692363144" name="Picture"/>
+                          <pic:cNvPr id="1879894742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285412583" name="Picture">
+                  <wp:docPr id="1214917755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285412583" name="Picture"/>
+                          <pic:cNvPr id="1214917755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317097655" name="Picture">
+                  <wp:docPr id="132839266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317097655" name="Picture"/>
+                          <pic:cNvPr id="132839266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773736844" name="Picture">
+                  <wp:docPr id="57191376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773736844" name="Picture"/>
+                          <pic:cNvPr id="57191376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990086048" name="Picture">
+                  <wp:docPr id="1018382117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990086048" name="Picture"/>
+                          <pic:cNvPr id="1018382117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711877237" name="Picture">
+                        <wp:docPr id="1330932255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711877237" name="Picture"/>
+                                <pic:cNvPr id="1330932255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24018235" name="Picture">
+                        <wp:docPr id="1706652308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24018235" name="Picture"/>
+                                <pic:cNvPr id="1706652308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851871322" name="Picture">
+                  <wp:docPr id="97133512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851871322" name="Picture"/>
+                          <pic:cNvPr id="97133512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237471827" name="Picture">
+                  <wp:docPr id="426142989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237471827" name="Picture"/>
+                          <pic:cNvPr id="426142989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001880053" name="Picture">
+                  <wp:docPr id="929399143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001880053" name="Picture"/>
+                          <pic:cNvPr id="929399143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574975412" name="Picture">
+                  <wp:docPr id="65440160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574975412" name="Picture"/>
+                          <pic:cNvPr id="65440160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285104344" name="Picture">
+                  <wp:docPr id="258064434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285104344" name="Picture"/>
+                          <pic:cNvPr id="258064434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905475710" name="Picture">
+                  <wp:docPr id="650277496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905475710" name="Picture"/>
+                          <pic:cNvPr id="650277496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098971751" name="Picture">
+                        <wp:docPr id="671103644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098971751" name="Picture"/>
+                                <pic:cNvPr id="671103644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926760879" name="Picture">
+                  <wp:docPr id="493149270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926760879" name="Picture"/>
+                          <pic:cNvPr id="493149270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857016258" name="Picture">
+                  <wp:docPr id="1378152409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857016258" name="Picture"/>
+                          <pic:cNvPr id="1378152409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387394796" name="Picture">
+                  <wp:docPr id="251858414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387394796" name="Picture"/>
+                          <pic:cNvPr id="251858414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127146610" name="Picture">
+                  <wp:docPr id="699252621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127146610" name="Picture"/>
+                          <pic:cNvPr id="699252621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339564869" name="Picture">
+                  <wp:docPr id="1691970157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339564869" name="Picture"/>
+                          <pic:cNvPr id="1691970157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529221317" name="Picture">
+                  <wp:docPr id="363366717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529221317" name="Picture"/>
+                          <pic:cNvPr id="363366717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431200968" name="Picture">
+                        <wp:docPr id="737862791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431200968" name="Picture"/>
+                                <pic:cNvPr id="737862791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556826709" name="Picture">
+                  <wp:docPr id="2060083620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556826709" name="Picture"/>
+                          <pic:cNvPr id="2060083620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908554234" name="Picture">
+                  <wp:docPr id="680183601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908554234" name="Picture"/>
+                          <pic:cNvPr id="680183601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285635898" name="Picture">
+                  <wp:docPr id="1267114167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285635898" name="Picture"/>
+                          <pic:cNvPr id="1267114167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922918177" name="Picture">
+                  <wp:docPr id="210822029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922918177" name="Picture"/>
+                          <pic:cNvPr id="210822029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741946310" name="Picture">
+                  <wp:docPr id="1360728910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741946310" name="Picture"/>
+                          <pic:cNvPr id="1360728910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444300848" name="Picture">
+                  <wp:docPr id="1093252065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444300848" name="Picture"/>
+                          <pic:cNvPr id="1093252065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551534632" name="Picture">
+                        <wp:docPr id="142677301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551534632" name="Picture"/>
+                                <pic:cNvPr id="142677301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944311903" name="Picture">
+                  <wp:docPr id="79370623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944311903" name="Picture"/>
+                          <pic:cNvPr id="79370623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188626885" name="Picture">
+                  <wp:docPr id="1184327168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188626885" name="Picture"/>
+                          <pic:cNvPr id="1184327168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670312497" name="Picture">
+                  <wp:docPr id="394046843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670312497" name="Picture"/>
+                          <pic:cNvPr id="394046843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>