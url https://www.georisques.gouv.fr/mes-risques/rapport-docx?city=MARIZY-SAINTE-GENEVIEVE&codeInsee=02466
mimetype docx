--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318668324" name="Picture">
+                  <wp:docPr id="1519282728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318668324" name="Picture"/>
+                          <pic:cNvPr id="1519282728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839179773" name="Picture">
+                  <wp:docPr id="1446295721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839179773" name="Picture"/>
+                          <pic:cNvPr id="1446295721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727100960" name="Picture">
+                        <wp:docPr id="2027883324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727100960" name="Picture"/>
+                                <pic:cNvPr id="2027883324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253835772" name="Picture">
+                  <wp:docPr id="830959165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253835772" name="Picture"/>
+                          <pic:cNvPr id="830959165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344010498" name="Picture">
+                  <wp:docPr id="1032381858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344010498" name="Picture"/>
+                          <pic:cNvPr id="1032381858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82296182" name="Picture">
+                  <wp:docPr id="456216580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82296182" name="Picture"/>
+                          <pic:cNvPr id="456216580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534602092" name="Picture">
+                  <wp:docPr id="1626035514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534602092" name="Picture"/>
+                          <pic:cNvPr id="1626035514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130820735" name="Picture">
+                  <wp:docPr id="720424973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130820735" name="Picture"/>
+                          <pic:cNvPr id="720424973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578629772" name="Picture">
+                        <wp:docPr id="148436011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578629772" name="Picture"/>
+                                <pic:cNvPr id="148436011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149503518" name="Picture">
+                        <wp:docPr id="1059027667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149503518" name="Picture"/>
+                                <pic:cNvPr id="1059027667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875991558" name="Picture">
+                        <wp:docPr id="1941811620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875991558" name="Picture"/>
+                                <pic:cNvPr id="1941811620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231163936" name="Picture">
+                        <wp:docPr id="1213776422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231163936" name="Picture"/>
+                                <pic:cNvPr id="1213776422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268787732" name="Picture">
+                        <wp:docPr id="1690770767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268787732" name="Picture"/>
+                                <pic:cNvPr id="1690770767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789781824" name="Picture">
+                        <wp:docPr id="2046432970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789781824" name="Picture"/>
+                                <pic:cNvPr id="2046432970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10681135" name="Picture">
+                        <wp:docPr id="1488589131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10681135" name="Picture"/>
+                                <pic:cNvPr id="1488589131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734252571" name="Picture">
+                        <wp:docPr id="1698981449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734252571" name="Picture"/>
+                                <pic:cNvPr id="1698981449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589284584" name="Picture">
+                        <wp:docPr id="1203675358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589284584" name="Picture"/>
+                                <pic:cNvPr id="1203675358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113231486" name="Picture">
+                        <wp:docPr id="251017760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113231486" name="Picture"/>
+                                <pic:cNvPr id="251017760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792372821" name="Picture">
+                        <wp:docPr id="1177437526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792372821" name="Picture"/>
+                                <pic:cNvPr id="1177437526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541392365" name="Picture">
+                        <wp:docPr id="1538582668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541392365" name="Picture"/>
+                                <pic:cNvPr id="1538582668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528716843" name="Picture">
+                  <wp:docPr id="1289134878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528716843" name="Picture"/>
+                          <pic:cNvPr id="1289134878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959937712" name="Picture">
+                  <wp:docPr id="432887469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959937712" name="Picture"/>
+                          <pic:cNvPr id="432887469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844378279" name="Picture">
+                  <wp:docPr id="627048213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844378279" name="Picture"/>
+                          <pic:cNvPr id="627048213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526349698" name="Picture">
+                  <wp:docPr id="736595464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526349698" name="Picture"/>
+                          <pic:cNvPr id="736595464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741196554" name="Picture">
+                  <wp:docPr id="331798318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741196554" name="Picture"/>
+                          <pic:cNvPr id="331798318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988438621" name="Picture">
+                  <wp:docPr id="1378243775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988438621" name="Picture"/>
+                          <pic:cNvPr id="1378243775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276522694" name="Picture">
+                        <wp:docPr id="1884276205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276522694" name="Picture"/>
+                                <pic:cNvPr id="1884276205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252233657" name="Picture">
+                  <wp:docPr id="161242266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252233657" name="Picture"/>
+                          <pic:cNvPr id="161242266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802284662" name="Picture">
+                  <wp:docPr id="1384913698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802284662" name="Picture"/>
+                          <pic:cNvPr id="1384913698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683483164" name="Picture">
+                  <wp:docPr id="1558371379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683483164" name="Picture"/>
+                          <pic:cNvPr id="1558371379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793467542" name="Picture">
+                  <wp:docPr id="2070353701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793467542" name="Picture"/>
+                          <pic:cNvPr id="2070353701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198970047" name="Picture">
+                  <wp:docPr id="1716304468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198970047" name="Picture"/>
+                          <pic:cNvPr id="1716304468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71180018" name="Picture">
+                  <wp:docPr id="481097072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71180018" name="Picture"/>
+                          <pic:cNvPr id="481097072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399589432" name="Picture">
+                        <wp:docPr id="1575773885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399589432" name="Picture"/>
+                                <pic:cNvPr id="1575773885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668030761" name="Picture">
+                  <wp:docPr id="646975237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668030761" name="Picture"/>
+                          <pic:cNvPr id="646975237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336226584" name="Picture">
+                  <wp:docPr id="1645894086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336226584" name="Picture"/>
+                          <pic:cNvPr id="1645894086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902472976" name="Picture">
+                  <wp:docPr id="1419822051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902472976" name="Picture"/>
+                          <pic:cNvPr id="1419822051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683961478" name="Picture">
+                  <wp:docPr id="2019757455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683961478" name="Picture"/>
+                          <pic:cNvPr id="2019757455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094781107" name="Picture">
+                  <wp:docPr id="1191491344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094781107" name="Picture"/>
+                          <pic:cNvPr id="1191491344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363669037" name="Picture">
+                  <wp:docPr id="1180806836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363669037" name="Picture"/>
+                          <pic:cNvPr id="1180806836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495292651" name="Picture">
+                        <wp:docPr id="1599099325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495292651" name="Picture"/>
+                                <pic:cNvPr id="1599099325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633377708" name="Picture">
+                  <wp:docPr id="336543981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633377708" name="Picture"/>
+                          <pic:cNvPr id="336543981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456944989" name="Picture">
+                  <wp:docPr id="1225212646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456944989" name="Picture"/>
+                          <pic:cNvPr id="1225212646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431020248" name="Picture">
+                  <wp:docPr id="1066328918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431020248" name="Picture"/>
+                          <pic:cNvPr id="1066328918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669536403" name="Picture">
+                  <wp:docPr id="566891035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669536403" name="Picture"/>
+                          <pic:cNvPr id="566891035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343906330" name="Picture">
+                  <wp:docPr id="1178565687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343906330" name="Picture"/>
+                          <pic:cNvPr id="1178565687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249341329" name="Picture">
+                  <wp:docPr id="209510508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249341329" name="Picture"/>
+                          <pic:cNvPr id="209510508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58117794" name="Picture">
+                        <wp:docPr id="1595998131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58117794" name="Picture"/>
+                                <pic:cNvPr id="1595998131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913402042" name="Picture">
+                  <wp:docPr id="875830203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913402042" name="Picture"/>
+                          <pic:cNvPr id="875830203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409706399" name="Picture">
+                  <wp:docPr id="2059247942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409706399" name="Picture"/>
+                          <pic:cNvPr id="2059247942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811096789" name="Picture">
+                  <wp:docPr id="181462827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811096789" name="Picture"/>
+                          <pic:cNvPr id="181462827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>