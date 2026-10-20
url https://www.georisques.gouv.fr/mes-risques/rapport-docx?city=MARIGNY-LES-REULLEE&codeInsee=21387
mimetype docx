--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349412980" name="Picture">
+                  <wp:docPr id="2024539453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349412980" name="Picture"/>
+                          <pic:cNvPr id="2024539453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385754997" name="Picture">
+                  <wp:docPr id="1014328111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385754997" name="Picture"/>
+                          <pic:cNvPr id="1014328111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595138344" name="Picture">
+                        <wp:docPr id="1848096988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595138344" name="Picture"/>
+                                <pic:cNvPr id="1848096988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177701511" name="Picture">
+                  <wp:docPr id="1277431658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177701511" name="Picture"/>
+                          <pic:cNvPr id="1277431658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206232351" name="Picture">
+                  <wp:docPr id="2087672419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206232351" name="Picture"/>
+                          <pic:cNvPr id="2087672419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825265267" name="Picture">
+                  <wp:docPr id="1316751895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825265267" name="Picture"/>
+                          <pic:cNvPr id="1316751895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109421852" name="Picture">
+                  <wp:docPr id="1786628568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109421852" name="Picture"/>
+                          <pic:cNvPr id="1786628568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222262676" name="Picture">
+                  <wp:docPr id="1629601551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222262676" name="Picture"/>
+                          <pic:cNvPr id="1629601551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379883768" name="Picture">
+                        <wp:docPr id="1928776958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379883768" name="Picture"/>
+                                <pic:cNvPr id="1928776958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560786331" name="Picture">
+                        <wp:docPr id="2031577389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560786331" name="Picture"/>
+                                <pic:cNvPr id="2031577389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80920583" name="Picture">
+                        <wp:docPr id="1313862390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80920583" name="Picture"/>
+                                <pic:cNvPr id="1313862390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988438557" name="Picture">
+                        <wp:docPr id="331714069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988438557" name="Picture"/>
+                                <pic:cNvPr id="331714069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370443692" name="Picture">
+                        <wp:docPr id="888855071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370443692" name="Picture"/>
+                                <pic:cNvPr id="888855071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677923437" name="Picture">
+                        <wp:docPr id="139097481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677923437" name="Picture"/>
+                                <pic:cNvPr id="139097481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137652590" name="Picture">
+                        <wp:docPr id="1853199225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137652590" name="Picture"/>
+                                <pic:cNvPr id="1853199225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058226849" name="Picture">
+                        <wp:docPr id="450494579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058226849" name="Picture"/>
+                                <pic:cNvPr id="450494579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076921875" name="Picture">
+                        <wp:docPr id="1456111373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076921875" name="Picture"/>
+                                <pic:cNvPr id="1456111373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570419715" name="Picture">
+                        <wp:docPr id="1454815852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570419715" name="Picture"/>
+                                <pic:cNvPr id="1454815852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640598628" name="Picture">
+                        <wp:docPr id="1661056105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640598628" name="Picture"/>
+                                <pic:cNvPr id="1661056105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986486753" name="Picture">
+                        <wp:docPr id="946238324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986486753" name="Picture"/>
+                                <pic:cNvPr id="946238324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043798933" name="Picture">
+                        <wp:docPr id="282494681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043798933" name="Picture"/>
+                                <pic:cNvPr id="282494681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719146207" name="Picture">
+                        <wp:docPr id="896578409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719146207" name="Picture"/>
+                                <pic:cNvPr id="896578409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998765865" name="Picture">
+                        <wp:docPr id="1199501346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998765865" name="Picture"/>
+                                <pic:cNvPr id="1199501346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797861710" name="Picture">
+                  <wp:docPr id="1111162362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797861710" name="Picture"/>
+                          <pic:cNvPr id="1111162362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861803551" name="Picture">
+                  <wp:docPr id="966286184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861803551" name="Picture"/>
+                          <pic:cNvPr id="966286184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496083668" name="Picture">
+                  <wp:docPr id="791359589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496083668" name="Picture"/>
+                          <pic:cNvPr id="791359589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565485433" name="Picture">
+                  <wp:docPr id="1748773439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565485433" name="Picture"/>
+                          <pic:cNvPr id="1748773439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362097704" name="Picture">
+                  <wp:docPr id="1268539295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362097704" name="Picture"/>
+                          <pic:cNvPr id="1268539295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147849441" name="Picture">
+                  <wp:docPr id="1670913903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147849441" name="Picture"/>
+                          <pic:cNvPr id="1670913903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648453141" name="Picture">
+                        <wp:docPr id="1935764580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648453141" name="Picture"/>
+                                <pic:cNvPr id="1935764580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345752523" name="Picture">
+                  <wp:docPr id="1356452173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345752523" name="Picture"/>
+                          <pic:cNvPr id="1356452173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678469747" name="Picture">
+                  <wp:docPr id="1008953066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678469747" name="Picture"/>
+                          <pic:cNvPr id="1008953066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985938643" name="Picture">
+                  <wp:docPr id="1146699590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985938643" name="Picture"/>
+                          <pic:cNvPr id="1146699590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128541592" name="Picture">
+                  <wp:docPr id="933330133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128541592" name="Picture"/>
+                          <pic:cNvPr id="933330133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388178352" name="Picture">
+                  <wp:docPr id="1300670840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388178352" name="Picture"/>
+                          <pic:cNvPr id="1300670840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974824677" name="Picture">
+                  <wp:docPr id="1230231892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974824677" name="Picture"/>
+                          <pic:cNvPr id="1230231892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727952626" name="Picture">
+                        <wp:docPr id="1331967924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727952626" name="Picture"/>
+                                <pic:cNvPr id="1331967924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387544163" name="Picture">
+                        <wp:docPr id="582283508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387544163" name="Picture"/>
+                                <pic:cNvPr id="582283508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193008224" name="Picture">
+                  <wp:docPr id="1098671992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193008224" name="Picture"/>
+                          <pic:cNvPr id="1098671992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262557871" name="Picture">
+                  <wp:docPr id="2033565997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262557871" name="Picture"/>
+                          <pic:cNvPr id="2033565997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341197862" name="Picture">
+                  <wp:docPr id="193048939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341197862" name="Picture"/>
+                          <pic:cNvPr id="193048939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449574648" name="Picture">
+                  <wp:docPr id="476418132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449574648" name="Picture"/>
+                          <pic:cNvPr id="476418132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505829672" name="Picture">
+                  <wp:docPr id="1356170989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505829672" name="Picture"/>
+                          <pic:cNvPr id="1356170989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381163614" name="Picture">
+                  <wp:docPr id="330807013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381163614" name="Picture"/>
+                          <pic:cNvPr id="330807013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983026130" name="Picture">
+                        <wp:docPr id="1077940032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983026130" name="Picture"/>
+                                <pic:cNvPr id="1077940032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663513306" name="Picture">
+                  <wp:docPr id="1285640518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663513306" name="Picture"/>
+                          <pic:cNvPr id="1285640518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674075174" name="Picture">
+                  <wp:docPr id="2085985527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674075174" name="Picture"/>
+                          <pic:cNvPr id="2085985527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256405234" name="Picture">
+                  <wp:docPr id="1018148402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256405234" name="Picture"/>
+                          <pic:cNvPr id="1018148402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445438702" name="Picture">
+                  <wp:docPr id="1130295993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445438702" name="Picture"/>
+                          <pic:cNvPr id="1130295993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708230412" name="Picture">
+                  <wp:docPr id="1709385121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708230412" name="Picture"/>
+                          <pic:cNvPr id="1709385121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371577777" name="Picture">
+                  <wp:docPr id="1519156409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371577777" name="Picture"/>
+                          <pic:cNvPr id="1519156409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186805198" name="Picture">
+                        <wp:docPr id="1261552188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186805198" name="Picture"/>
+                                <pic:cNvPr id="1261552188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582977550" name="Picture">
+                  <wp:docPr id="1927353943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582977550" name="Picture"/>
+                          <pic:cNvPr id="1927353943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659755310" name="Picture">
+                  <wp:docPr id="548319691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659755310" name="Picture"/>
+                          <pic:cNvPr id="548319691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430133893" name="Picture">
+                  <wp:docPr id="1054981251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430133893" name="Picture"/>
+                          <pic:cNvPr id="1054981251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980785142" name="Picture">
+                  <wp:docPr id="973003390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980785142" name="Picture"/>
+                          <pic:cNvPr id="973003390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163018016" name="Picture">
+                  <wp:docPr id="1418401662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163018016" name="Picture"/>
+                          <pic:cNvPr id="1418401662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684122791" name="Picture">
+                  <wp:docPr id="2124500433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684122791" name="Picture"/>
+                          <pic:cNvPr id="2124500433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451583210" name="Picture">
+                  <wp:docPr id="1922930076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451583210" name="Picture"/>
+                          <pic:cNvPr id="1922930076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192356772" name="Picture">
+                  <wp:docPr id="569533878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192356772" name="Picture"/>
+                          <pic:cNvPr id="569533878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031685977" name="Picture">
+                  <wp:docPr id="2054838419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031685977" name="Picture"/>
+                          <pic:cNvPr id="2054838419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>