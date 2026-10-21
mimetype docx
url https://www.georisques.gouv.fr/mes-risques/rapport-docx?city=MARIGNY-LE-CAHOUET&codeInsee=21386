--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754437399" name="Picture">
+                  <wp:docPr id="2007812606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754437399" name="Picture"/>
+                          <pic:cNvPr id="2007812606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853088172" name="Picture">
+                  <wp:docPr id="1622084458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853088172" name="Picture"/>
+                          <pic:cNvPr id="1622084458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845342715" name="Picture">
+                        <wp:docPr id="1476899393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845342715" name="Picture"/>
+                                <pic:cNvPr id="1476899393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813262332" name="Picture">
+                  <wp:docPr id="74316709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813262332" name="Picture"/>
+                          <pic:cNvPr id="74316709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372271769" name="Picture">
+                  <wp:docPr id="1351755913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372271769" name="Picture"/>
+                          <pic:cNvPr id="1351755913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56032285" name="Picture">
+                  <wp:docPr id="1983765140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56032285" name="Picture"/>
+                          <pic:cNvPr id="1983765140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227683015" name="Picture">
+                  <wp:docPr id="984772655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227683015" name="Picture"/>
+                          <pic:cNvPr id="984772655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875561913" name="Picture">
+                  <wp:docPr id="1795850852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875561913" name="Picture"/>
+                          <pic:cNvPr id="1795850852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720487897" name="Picture">
+                        <wp:docPr id="1947057105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720487897" name="Picture"/>
+                                <pic:cNvPr id="1947057105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612663299" name="Picture">
+                        <wp:docPr id="275857039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612663299" name="Picture"/>
+                                <pic:cNvPr id="275857039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125779280" name="Picture">
+                        <wp:docPr id="279548520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125779280" name="Picture"/>
+                                <pic:cNvPr id="279548520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266531303" name="Picture">
+                        <wp:docPr id="1505627972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266531303" name="Picture"/>
+                                <pic:cNvPr id="1505627972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921135590" name="Picture">
+                        <wp:docPr id="705961644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921135590" name="Picture"/>
+                                <pic:cNvPr id="705961644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393201075" name="Picture">
+                        <wp:docPr id="2127562509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393201075" name="Picture"/>
+                                <pic:cNvPr id="2127562509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680728928" name="Picture">
+                        <wp:docPr id="1378986011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680728928" name="Picture"/>
+                                <pic:cNvPr id="1378986011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828092766" name="Picture">
+                        <wp:docPr id="1829348379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828092766" name="Picture"/>
+                                <pic:cNvPr id="1829348379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554354174" name="Picture">
+                        <wp:docPr id="1127514517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554354174" name="Picture"/>
+                                <pic:cNvPr id="1127514517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360272747" name="Picture">
+                        <wp:docPr id="742690362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360272747" name="Picture"/>
+                                <pic:cNvPr id="742690362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098170031" name="Picture">
+                        <wp:docPr id="920974559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098170031" name="Picture"/>
+                                <pic:cNvPr id="920974559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517606850" name="Picture">
+                        <wp:docPr id="314957811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517606850" name="Picture"/>
+                                <pic:cNvPr id="314957811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784772783" name="Picture">
+                        <wp:docPr id="1972186821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784772783" name="Picture"/>
+                                <pic:cNvPr id="1972186821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023517331" name="Picture">
+                        <wp:docPr id="1040299392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023517331" name="Picture"/>
+                                <pic:cNvPr id="1040299392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291877678" name="Picture">
+                        <wp:docPr id="1124452576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291877678" name="Picture"/>
+                                <pic:cNvPr id="1124452576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035636554" name="Picture">
+                  <wp:docPr id="1266978680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035636554" name="Picture"/>
+                          <pic:cNvPr id="1266978680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338142494" name="Picture">
+                  <wp:docPr id="371920946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338142494" name="Picture"/>
+                          <pic:cNvPr id="371920946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38363553" name="Picture">
+                  <wp:docPr id="1677593626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38363553" name="Picture"/>
+                          <pic:cNvPr id="1677593626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328609959" name="Picture">
+                  <wp:docPr id="1730371329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328609959" name="Picture"/>
+                          <pic:cNvPr id="1730371329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271072775" name="Picture">
+                  <wp:docPr id="1693177231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271072775" name="Picture"/>
+                          <pic:cNvPr id="1693177231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213567695" name="Picture">
+                  <wp:docPr id="1588030490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213567695" name="Picture"/>
+                          <pic:cNvPr id="1588030490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444986098" name="Picture">
+                        <wp:docPr id="1408670310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444986098" name="Picture"/>
+                                <pic:cNvPr id="1408670310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929121958" name="Picture">
+                  <wp:docPr id="622767405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929121958" name="Picture"/>
+                          <pic:cNvPr id="622767405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437118794" name="Picture">
+                  <wp:docPr id="974684982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437118794" name="Picture"/>
+                          <pic:cNvPr id="974684982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620036463" name="Picture">
+                  <wp:docPr id="1574570937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620036463" name="Picture"/>
+                          <pic:cNvPr id="1574570937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806232856" name="Picture">
+                  <wp:docPr id="511952675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806232856" name="Picture"/>
+                          <pic:cNvPr id="511952675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115854764" name="Picture">
+                  <wp:docPr id="1927346164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115854764" name="Picture"/>
+                          <pic:cNvPr id="1927346164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249710293" name="Picture">
+                  <wp:docPr id="676578465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249710293" name="Picture"/>
+                          <pic:cNvPr id="676578465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231834501" name="Picture">
+                        <wp:docPr id="289395983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231834501" name="Picture"/>
+                                <pic:cNvPr id="289395983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224923064" name="Picture">
+                  <wp:docPr id="856955128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224923064" name="Picture"/>
+                          <pic:cNvPr id="856955128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314929489" name="Picture">
+                  <wp:docPr id="911490249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314929489" name="Picture"/>
+                          <pic:cNvPr id="911490249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340649864" name="Picture">
+                  <wp:docPr id="489104753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340649864" name="Picture"/>
+                          <pic:cNvPr id="489104753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765997739" name="Picture">
+                  <wp:docPr id="471695722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765997739" name="Picture"/>
+                          <pic:cNvPr id="471695722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065016841" name="Picture">
+                  <wp:docPr id="1247016888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065016841" name="Picture"/>
+                          <pic:cNvPr id="1247016888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819449370" name="Picture">
+                  <wp:docPr id="207427528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819449370" name="Picture"/>
+                          <pic:cNvPr id="207427528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862310542" name="Picture">
+                        <wp:docPr id="268691112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862310542" name="Picture"/>
+                                <pic:cNvPr id="268691112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618118291" name="Picture">
+                  <wp:docPr id="468941268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618118291" name="Picture"/>
+                          <pic:cNvPr id="468941268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519211624" name="Picture">
+                  <wp:docPr id="129186920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519211624" name="Picture"/>
+                          <pic:cNvPr id="129186920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833778013" name="Picture">
+                  <wp:docPr id="134917264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833778013" name="Picture"/>
+                          <pic:cNvPr id="134917264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229288146" name="Picture">
+                  <wp:docPr id="165030580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229288146" name="Picture"/>
+                          <pic:cNvPr id="165030580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754645532" name="Picture">
+                  <wp:docPr id="898935501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754645532" name="Picture"/>
+                          <pic:cNvPr id="898935501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471727322" name="Picture">
+                  <wp:docPr id="2119187536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471727322" name="Picture"/>
+                          <pic:cNvPr id="2119187536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074536797" name="Picture">
+                        <wp:docPr id="1086074432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074536797" name="Picture"/>
+                                <pic:cNvPr id="1086074432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183174776" name="Picture">
+                  <wp:docPr id="1718890046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183174776" name="Picture"/>
+                          <pic:cNvPr id="1718890046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188821115" name="Picture">
+                  <wp:docPr id="1201394334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188821115" name="Picture"/>
+                          <pic:cNvPr id="1201394334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058180004" name="Picture">
+                  <wp:docPr id="1897504310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058180004" name="Picture"/>
+                          <pic:cNvPr id="1897504310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977351620" name="Picture">
+                  <wp:docPr id="382026838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977351620" name="Picture"/>
+                          <pic:cNvPr id="382026838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356775051" name="Picture">
+                  <wp:docPr id="368786134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356775051" name="Picture"/>
+                          <pic:cNvPr id="368786134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101026735" name="Picture">
+                  <wp:docPr id="1687867303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101026735" name="Picture"/>
+                          <pic:cNvPr id="1687867303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797799896" name="Picture">
+                  <wp:docPr id="1791033679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797799896" name="Picture"/>
+                          <pic:cNvPr id="1791033679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636898137" name="Picture">
+                  <wp:docPr id="1172548210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636898137" name="Picture"/>
+                          <pic:cNvPr id="1172548210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492798273" name="Picture">
+                  <wp:docPr id="1880985731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492798273" name="Picture"/>
+                          <pic:cNvPr id="1880985731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>