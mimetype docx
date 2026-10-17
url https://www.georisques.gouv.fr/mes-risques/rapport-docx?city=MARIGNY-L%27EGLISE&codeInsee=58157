--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220876569" name="Picture">
+                  <wp:docPr id="996673862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220876569" name="Picture"/>
+                          <pic:cNvPr id="996673862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990441723" name="Picture">
+                  <wp:docPr id="735904449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990441723" name="Picture"/>
+                          <pic:cNvPr id="735904449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349623285" name="Picture">
+                        <wp:docPr id="637387734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349623285" name="Picture"/>
+                                <pic:cNvPr id="637387734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792869426" name="Picture">
+                  <wp:docPr id="1636202228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792869426" name="Picture"/>
+                          <pic:cNvPr id="1636202228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736688683" name="Picture">
+                  <wp:docPr id="1302454482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736688683" name="Picture"/>
+                          <pic:cNvPr id="1302454482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264298462" name="Picture">
+                  <wp:docPr id="89564032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264298462" name="Picture"/>
+                          <pic:cNvPr id="89564032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407776430" name="Picture">
+                  <wp:docPr id="1518848798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407776430" name="Picture"/>
+                          <pic:cNvPr id="1518848798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506842975" name="Picture">
+                  <wp:docPr id="1498540373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506842975" name="Picture"/>
+                          <pic:cNvPr id="1498540373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545589869" name="Picture">
+                        <wp:docPr id="810048478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545589869" name="Picture"/>
+                                <pic:cNvPr id="810048478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753500868" name="Picture">
+                        <wp:docPr id="88395631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753500868" name="Picture"/>
+                                <pic:cNvPr id="88395631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870361129" name="Picture">
+                        <wp:docPr id="860529412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870361129" name="Picture"/>
+                                <pic:cNvPr id="860529412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718621538" name="Picture">
+                        <wp:docPr id="1613835928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718621538" name="Picture"/>
+                                <pic:cNvPr id="1613835928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429512830" name="Picture">
+                        <wp:docPr id="1555335541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429512830" name="Picture"/>
+                                <pic:cNvPr id="1555335541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107767842" name="Picture">
+                        <wp:docPr id="1166372861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107767842" name="Picture"/>
+                                <pic:cNvPr id="1166372861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184281820" name="Picture">
+                        <wp:docPr id="901394228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184281820" name="Picture"/>
+                                <pic:cNvPr id="901394228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737288633" name="Picture">
+                        <wp:docPr id="694781603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737288633" name="Picture"/>
+                                <pic:cNvPr id="694781603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538312593" name="Picture">
+                        <wp:docPr id="1880191188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538312593" name="Picture"/>
+                                <pic:cNvPr id="1880191188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665767655" name="Picture">
+                        <wp:docPr id="1019679034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665767655" name="Picture"/>
+                                <pic:cNvPr id="1019679034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750834193" name="Picture">
+                        <wp:docPr id="510212792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750834193" name="Picture"/>
+                                <pic:cNvPr id="510212792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424867504" name="Picture">
+                        <wp:docPr id="923686576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424867504" name="Picture"/>
+                                <pic:cNvPr id="923686576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854271658" name="Picture">
+                        <wp:docPr id="658363710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854271658" name="Picture"/>
+                                <pic:cNvPr id="658363710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160327940" name="Picture">
+                        <wp:docPr id="1673011845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160327940" name="Picture"/>
+                                <pic:cNvPr id="1673011845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731149051" name="Picture">
+                        <wp:docPr id="140827816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731149051" name="Picture"/>
+                                <pic:cNvPr id="140827816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950344677" name="Picture">
+                  <wp:docPr id="822808879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950344677" name="Picture"/>
+                          <pic:cNvPr id="822808879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979146703" name="Picture">
+                  <wp:docPr id="401661169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979146703" name="Picture"/>
+                          <pic:cNvPr id="401661169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978138148" name="Picture">
+                  <wp:docPr id="1855990253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978138148" name="Picture"/>
+                          <pic:cNvPr id="1855990253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944012084" name="Picture">
+                  <wp:docPr id="1641968983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944012084" name="Picture"/>
+                          <pic:cNvPr id="1641968983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231748621" name="Picture">
+                  <wp:docPr id="599986299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231748621" name="Picture"/>
+                          <pic:cNvPr id="599986299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357175971" name="Picture">
+                  <wp:docPr id="1662437481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357175971" name="Picture"/>
+                          <pic:cNvPr id="1662437481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965673216" name="Picture">
+                        <wp:docPr id="260253419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965673216" name="Picture"/>
+                                <pic:cNvPr id="260253419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909380173" name="Picture">
+                  <wp:docPr id="1544601462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909380173" name="Picture"/>
+                          <pic:cNvPr id="1544601462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631928217" name="Picture">
+                  <wp:docPr id="1744431335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631928217" name="Picture"/>
+                          <pic:cNvPr id="1744431335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537109936" name="Picture">
+                  <wp:docPr id="1901801101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537109936" name="Picture"/>
+                          <pic:cNvPr id="1901801101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046159525" name="Picture">
+                  <wp:docPr id="599201190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046159525" name="Picture"/>
+                          <pic:cNvPr id="599201190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401948763" name="Picture">
+                  <wp:docPr id="92814175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401948763" name="Picture"/>
+                          <pic:cNvPr id="92814175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667703717" name="Picture">
+                  <wp:docPr id="2059546351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667703717" name="Picture"/>
+                          <pic:cNvPr id="2059546351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532720634" name="Picture">
+                        <wp:docPr id="1962248500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532720634" name="Picture"/>
+                                <pic:cNvPr id="1962248500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510262998" name="Picture">
+                  <wp:docPr id="531325971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510262998" name="Picture"/>
+                          <pic:cNvPr id="531325971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126155758" name="Picture">
+                  <wp:docPr id="1089942423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126155758" name="Picture"/>
+                          <pic:cNvPr id="1089942423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173278752" name="Picture">
+                  <wp:docPr id="1354009982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173278752" name="Picture"/>
+                          <pic:cNvPr id="1354009982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931411452" name="Picture">
+                  <wp:docPr id="1240287302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931411452" name="Picture"/>
+                          <pic:cNvPr id="1240287302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821605610" name="Picture">
+                  <wp:docPr id="1464217534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821605610" name="Picture"/>
+                          <pic:cNvPr id="1464217534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228080333" name="Picture">
+                  <wp:docPr id="1236403757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228080333" name="Picture"/>
+                          <pic:cNvPr id="1236403757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367362221" name="Picture">
+                        <wp:docPr id="1116375560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367362221" name="Picture"/>
+                                <pic:cNvPr id="1116375560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4471100" name="Picture">
+                  <wp:docPr id="458260250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4471100" name="Picture"/>
+                          <pic:cNvPr id="458260250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897634127" name="Picture">
+                  <wp:docPr id="1270149921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897634127" name="Picture"/>
+                          <pic:cNvPr id="1270149921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175648688" name="Picture">
+                  <wp:docPr id="1865365735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175648688" name="Picture"/>
+                          <pic:cNvPr id="1865365735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111575912" name="Picture">
+                  <wp:docPr id="2076276068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111575912" name="Picture"/>
+                          <pic:cNvPr id="2076276068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798109308" name="Picture">
+                  <wp:docPr id="1649791218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798109308" name="Picture"/>
+                          <pic:cNvPr id="1649791218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555322904" name="Picture">
+                  <wp:docPr id="542105881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555322904" name="Picture"/>
+                          <pic:cNvPr id="542105881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648011186" name="Picture">
+                        <wp:docPr id="1928511139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648011186" name="Picture"/>
+                                <pic:cNvPr id="1928511139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638283331" name="Picture">
+                  <wp:docPr id="1247924405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638283331" name="Picture"/>
+                          <pic:cNvPr id="1247924405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399434986" name="Picture">
+                  <wp:docPr id="870835377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399434986" name="Picture"/>
+                          <pic:cNvPr id="870835377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332005356" name="Picture">
+                  <wp:docPr id="1418154952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332005356" name="Picture"/>
+                          <pic:cNvPr id="1418154952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733347184" name="Picture">
+                  <wp:docPr id="167337869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733347184" name="Picture"/>
+                          <pic:cNvPr id="167337869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755865862" name="Picture">
+                        <wp:docPr id="532721761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755865862" name="Picture"/>
+                                <pic:cNvPr id="532721761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691283719" name="Picture">
+                  <wp:docPr id="1548542063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691283719" name="Picture"/>
+                          <pic:cNvPr id="1548542063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765540060" name="Picture">
+                  <wp:docPr id="340078811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765540060" name="Picture"/>
+                          <pic:cNvPr id="340078811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921180043" name="Picture">
+                  <wp:docPr id="2086776649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921180043" name="Picture"/>
+                          <pic:cNvPr id="2086776649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>