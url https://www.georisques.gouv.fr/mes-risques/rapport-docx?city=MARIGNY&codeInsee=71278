--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729004703" name="Picture">
+                  <wp:docPr id="1304851590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729004703" name="Picture"/>
+                          <pic:cNvPr id="1304851590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212126117" name="Picture">
+                  <wp:docPr id="1297273842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212126117" name="Picture"/>
+                          <pic:cNvPr id="1297273842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317896497" name="Picture">
+                        <wp:docPr id="487183325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317896497" name="Picture"/>
+                                <pic:cNvPr id="487183325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626313698" name="Picture">
+                  <wp:docPr id="390856105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626313698" name="Picture"/>
+                          <pic:cNvPr id="390856105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158735758" name="Picture">
+                  <wp:docPr id="1177405830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158735758" name="Picture"/>
+                          <pic:cNvPr id="1177405830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591187094" name="Picture">
+                  <wp:docPr id="1427500904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591187094" name="Picture"/>
+                          <pic:cNvPr id="1427500904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268802782" name="Picture">
+                  <wp:docPr id="1788593444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268802782" name="Picture"/>
+                          <pic:cNvPr id="1788593444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902673394" name="Picture">
+                  <wp:docPr id="1737837712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902673394" name="Picture"/>
+                          <pic:cNvPr id="1737837712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195503265" name="Picture">
+                        <wp:docPr id="1656293418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195503265" name="Picture"/>
+                                <pic:cNvPr id="1656293418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661957060" name="Picture">
+                        <wp:docPr id="1284054978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661957060" name="Picture"/>
+                                <pic:cNvPr id="1284054978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639855161" name="Picture">
+                        <wp:docPr id="1412420734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639855161" name="Picture"/>
+                                <pic:cNvPr id="1412420734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291256897" name="Picture">
+                        <wp:docPr id="1254197205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291256897" name="Picture"/>
+                                <pic:cNvPr id="1254197205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238149897" name="Picture">
+                        <wp:docPr id="1374911238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238149897" name="Picture"/>
+                                <pic:cNvPr id="1374911238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940963203" name="Picture">
+                        <wp:docPr id="1633504456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940963203" name="Picture"/>
+                                <pic:cNvPr id="1633504456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951854558" name="Picture">
+                        <wp:docPr id="809668627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951854558" name="Picture"/>
+                                <pic:cNvPr id="809668627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121214407" name="Picture">
+                        <wp:docPr id="1317105221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121214407" name="Picture"/>
+                                <pic:cNvPr id="1317105221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988349061" name="Picture">
+                        <wp:docPr id="993087930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988349061" name="Picture"/>
+                                <pic:cNvPr id="993087930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440737712" name="Picture">
+                        <wp:docPr id="1093404038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440737712" name="Picture"/>
+                                <pic:cNvPr id="1093404038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692412382" name="Picture">
+                        <wp:docPr id="1166309745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692412382" name="Picture"/>
+                                <pic:cNvPr id="1166309745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165619319" name="Picture">
+                        <wp:docPr id="1704655253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165619319" name="Picture"/>
+                                <pic:cNvPr id="1704655253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362747652" name="Picture">
+                        <wp:docPr id="406583338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362747652" name="Picture"/>
+                                <pic:cNvPr id="406583338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135287745" name="Picture">
+                        <wp:docPr id="646800325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135287745" name="Picture"/>
+                                <pic:cNvPr id="646800325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482249327" name="Picture">
+                        <wp:docPr id="1080229021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482249327" name="Picture"/>
+                                <pic:cNvPr id="1080229021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522122994" name="Picture">
+                  <wp:docPr id="1139549535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522122994" name="Picture"/>
+                          <pic:cNvPr id="1139549535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720068499" name="Picture">
+                  <wp:docPr id="482458089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720068499" name="Picture"/>
+                          <pic:cNvPr id="482458089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430643077" name="Picture">
+                  <wp:docPr id="423788115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430643077" name="Picture"/>
+                          <pic:cNvPr id="423788115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216822374" name="Picture">
+                  <wp:docPr id="1396092074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216822374" name="Picture"/>
+                          <pic:cNvPr id="1396092074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502399550" name="Picture">
+                  <wp:docPr id="145912306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502399550" name="Picture"/>
+                          <pic:cNvPr id="145912306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838394713" name="Picture">
+                  <wp:docPr id="1559026467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838394713" name="Picture"/>
+                          <pic:cNvPr id="1559026467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654241747" name="Picture">
+                        <wp:docPr id="1582509818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654241747" name="Picture"/>
+                                <pic:cNvPr id="1582509818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450085827" name="Picture">
+                  <wp:docPr id="466551398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450085827" name="Picture"/>
+                          <pic:cNvPr id="466551398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440169444" name="Picture">
+                  <wp:docPr id="911469419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440169444" name="Picture"/>
+                          <pic:cNvPr id="911469419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75944186" name="Picture">
+                  <wp:docPr id="1907373989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75944186" name="Picture"/>
+                          <pic:cNvPr id="1907373989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843458017" name="Picture">
+                  <wp:docPr id="2107704339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843458017" name="Picture"/>
+                          <pic:cNvPr id="2107704339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750335342" name="Picture">
+                  <wp:docPr id="1376798472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750335342" name="Picture"/>
+                          <pic:cNvPr id="1376798472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837123019" name="Picture">
+                  <wp:docPr id="2131318232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837123019" name="Picture"/>
+                          <pic:cNvPr id="2131318232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973066707" name="Picture">
+                        <wp:docPr id="892566072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973066707" name="Picture"/>
+                                <pic:cNvPr id="892566072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861967093" name="Picture">
+                        <wp:docPr id="2019876045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861967093" name="Picture"/>
+                                <pic:cNvPr id="2019876045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115928318" name="Picture">
+                  <wp:docPr id="1000894710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115928318" name="Picture"/>
+                          <pic:cNvPr id="1000894710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449830830" name="Picture">
+                  <wp:docPr id="1291336731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449830830" name="Picture"/>
+                          <pic:cNvPr id="1291336731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935494684" name="Picture">
+                  <wp:docPr id="78247145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935494684" name="Picture"/>
+                          <pic:cNvPr id="78247145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524816307" name="Picture">
+                  <wp:docPr id="2147065090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524816307" name="Picture"/>
+                          <pic:cNvPr id="2147065090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472893628" name="Picture">
+                  <wp:docPr id="1109531821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472893628" name="Picture"/>
+                          <pic:cNvPr id="1109531821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772948281" name="Picture">
+                  <wp:docPr id="903913777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772948281" name="Picture"/>
+                          <pic:cNvPr id="903913777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098503578" name="Picture">
+                        <wp:docPr id="1215605351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098503578" name="Picture"/>
+                                <pic:cNvPr id="1215605351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523058343" name="Picture">
+                  <wp:docPr id="926257028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523058343" name="Picture"/>
+                          <pic:cNvPr id="926257028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858497019" name="Picture">
+                  <wp:docPr id="987759301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858497019" name="Picture"/>
+                          <pic:cNvPr id="987759301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930599926" name="Picture">
+                  <wp:docPr id="1462415468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930599926" name="Picture"/>
+                          <pic:cNvPr id="1462415468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869331154" name="Picture">
+                  <wp:docPr id="1479737272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869331154" name="Picture"/>
+                          <pic:cNvPr id="1479737272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637521721" name="Picture">
+                  <wp:docPr id="852180652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637521721" name="Picture"/>
+                          <pic:cNvPr id="852180652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387945414" name="Picture">
+                  <wp:docPr id="1275769815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387945414" name="Picture"/>
+                          <pic:cNvPr id="1275769815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695493569" name="Picture">
+                        <wp:docPr id="673603038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695493569" name="Picture"/>
+                                <pic:cNvPr id="673603038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689983300" name="Picture">
+                  <wp:docPr id="833345286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689983300" name="Picture"/>
+                          <pic:cNvPr id="833345286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752231444" name="Picture">
+                  <wp:docPr id="1761096045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752231444" name="Picture"/>
+                          <pic:cNvPr id="1761096045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504010421" name="Picture">
+                  <wp:docPr id="1289456945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504010421" name="Picture"/>
+                          <pic:cNvPr id="1289456945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680097396" name="Picture">
+                  <wp:docPr id="420686131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680097396" name="Picture"/>
+                          <pic:cNvPr id="420686131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752251546" name="Picture">
+                  <wp:docPr id="226942105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752251546" name="Picture"/>
+                          <pic:cNvPr id="226942105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305727138" name="Picture">
+                  <wp:docPr id="1752348623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305727138" name="Picture"/>
+                          <pic:cNvPr id="1752348623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385052448" name="Picture">
+                  <wp:docPr id="1395379276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385052448" name="Picture"/>
+                          <pic:cNvPr id="1395379276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643084360" name="Picture">
+                  <wp:docPr id="1068384748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643084360" name="Picture"/>
+                          <pic:cNvPr id="1068384748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882456522" name="Picture">
+                  <wp:docPr id="1773338676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882456522" name="Picture"/>
+                          <pic:cNvPr id="1773338676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>