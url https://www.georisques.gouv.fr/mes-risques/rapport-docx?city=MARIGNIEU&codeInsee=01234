--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423120459" name="Picture">
+                  <wp:docPr id="1523641334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423120459" name="Picture"/>
+                          <pic:cNvPr id="1523641334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006998158" name="Picture">
+                  <wp:docPr id="987903515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006998158" name="Picture"/>
+                          <pic:cNvPr id="987903515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89504809" name="Picture">
+                        <wp:docPr id="2074784819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89504809" name="Picture"/>
+                                <pic:cNvPr id="2074784819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270230532" name="Picture">
+                  <wp:docPr id="240010131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270230532" name="Picture"/>
+                          <pic:cNvPr id="240010131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193956681" name="Picture">
+                  <wp:docPr id="876401967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193956681" name="Picture"/>
+                          <pic:cNvPr id="876401967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675398015" name="Picture">
+                  <wp:docPr id="2072285560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675398015" name="Picture"/>
+                          <pic:cNvPr id="2072285560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836702696" name="Picture">
+                  <wp:docPr id="1228725197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836702696" name="Picture"/>
+                          <pic:cNvPr id="1228725197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002024052" name="Picture">
+                  <wp:docPr id="2085693494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002024052" name="Picture"/>
+                          <pic:cNvPr id="2085693494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029760518" name="Picture">
+                        <wp:docPr id="1810157058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029760518" name="Picture"/>
+                                <pic:cNvPr id="1810157058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59281487" name="Picture">
+                        <wp:docPr id="870768566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59281487" name="Picture"/>
+                                <pic:cNvPr id="870768566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007733666" name="Picture">
+                        <wp:docPr id="589274887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007733666" name="Picture"/>
+                                <pic:cNvPr id="589274887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009239117" name="Picture">
+                        <wp:docPr id="1062640750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009239117" name="Picture"/>
+                                <pic:cNvPr id="1062640750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008825142" name="Picture">
+                        <wp:docPr id="1248216147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008825142" name="Picture"/>
+                                <pic:cNvPr id="1248216147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248855532" name="Picture">
+                        <wp:docPr id="1194729905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248855532" name="Picture"/>
+                                <pic:cNvPr id="1194729905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583652330" name="Picture">
+                        <wp:docPr id="588268535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583652330" name="Picture"/>
+                                <pic:cNvPr id="588268535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731420276" name="Picture">
+                        <wp:docPr id="946966231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731420276" name="Picture"/>
+                                <pic:cNvPr id="946966231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348712795" name="Picture">
+                        <wp:docPr id="13632337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348712795" name="Picture"/>
+                                <pic:cNvPr id="13632337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831445425" name="Picture">
+                        <wp:docPr id="1505532796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831445425" name="Picture"/>
+                                <pic:cNvPr id="1505532796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148833804" name="Picture">
+                        <wp:docPr id="541626804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148833804" name="Picture"/>
+                                <pic:cNvPr id="541626804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666588616" name="Picture">
+                        <wp:docPr id="1824989057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666588616" name="Picture"/>
+                                <pic:cNvPr id="1824989057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661867547" name="Picture">
+                        <wp:docPr id="1312166188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661867547" name="Picture"/>
+                                <pic:cNvPr id="1312166188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036132341" name="Picture">
+                        <wp:docPr id="655205777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036132341" name="Picture"/>
+                                <pic:cNvPr id="655205777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012123223" name="Picture">
+                        <wp:docPr id="214628694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012123223" name="Picture"/>
+                                <pic:cNvPr id="214628694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601506446" name="Picture">
+                  <wp:docPr id="2090372164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601506446" name="Picture"/>
+                          <pic:cNvPr id="2090372164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139611176" name="Picture">
+                  <wp:docPr id="1288054534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139611176" name="Picture"/>
+                          <pic:cNvPr id="1288054534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363856478" name="Picture">
+                  <wp:docPr id="271699556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363856478" name="Picture"/>
+                          <pic:cNvPr id="271699556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198414506" name="Picture">
+                  <wp:docPr id="2062190208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198414506" name="Picture"/>
+                          <pic:cNvPr id="2062190208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377638850" name="Picture">
+                  <wp:docPr id="1498453488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377638850" name="Picture"/>
+                          <pic:cNvPr id="1498453488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575182000" name="Picture">
+                  <wp:docPr id="625208581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575182000" name="Picture"/>
+                          <pic:cNvPr id="625208581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643784109" name="Picture">
+                        <wp:docPr id="1782977602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643784109" name="Picture"/>
+                                <pic:cNvPr id="1782977602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478622443" name="Picture">
+                  <wp:docPr id="1594622603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478622443" name="Picture"/>
+                          <pic:cNvPr id="1594622603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105252716" name="Picture">
+                  <wp:docPr id="1613047344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105252716" name="Picture"/>
+                          <pic:cNvPr id="1613047344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905738162" name="Picture">
+                  <wp:docPr id="983292530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905738162" name="Picture"/>
+                          <pic:cNvPr id="983292530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495844532" name="Picture">
+                  <wp:docPr id="284428037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495844532" name="Picture"/>
+                          <pic:cNvPr id="284428037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297111552" name="Picture">
+                  <wp:docPr id="1843216182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297111552" name="Picture"/>
+                          <pic:cNvPr id="1843216182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382282142" name="Picture">
+                  <wp:docPr id="541973207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382282142" name="Picture"/>
+                          <pic:cNvPr id="541973207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407142337" name="Picture">
+                        <wp:docPr id="771319140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407142337" name="Picture"/>
+                                <pic:cNvPr id="771319140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568433476" name="Picture">
+                        <wp:docPr id="1821058714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568433476" name="Picture"/>
+                                <pic:cNvPr id="1821058714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101511371" name="Picture">
+                  <wp:docPr id="1611396648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101511371" name="Picture"/>
+                          <pic:cNvPr id="1611396648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25801,57 +25801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283357039" name="Picture">
+                  <wp:docPr id="653995569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283357039" name="Picture"/>
+                          <pic:cNvPr id="653995569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772521586" name="Picture">
+                  <wp:docPr id="326198146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772521586" name="Picture"/>
+                          <pic:cNvPr id="326198146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600955764" name="Picture">
+                  <wp:docPr id="507427733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600955764" name="Picture"/>
+                          <pic:cNvPr id="507427733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799698440" name="Picture">
+                  <wp:docPr id="458839925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799698440" name="Picture"/>
+                          <pic:cNvPr id="458839925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785188924" name="Picture">
+                  <wp:docPr id="2022386621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785188924" name="Picture"/>
+                          <pic:cNvPr id="2022386621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29956,57 +29956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087811574" name="Picture">
+                  <wp:docPr id="1555150316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087811574" name="Picture"/>
+                          <pic:cNvPr id="1555150316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30045,57 +30045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741175879" name="Picture">
+                  <wp:docPr id="2083038840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741175879" name="Picture"/>
+                          <pic:cNvPr id="2083038840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30689,57 +30689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014290892" name="Picture">
+                  <wp:docPr id="1566555267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014290892" name="Picture"/>
+                          <pic:cNvPr id="1566555267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31687,57 +31687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753199962" name="Picture">
+                  <wp:docPr id="2055807437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753199962" name="Picture"/>
+                          <pic:cNvPr id="2055807437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31790,57 +31790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307916299" name="Picture">
+                  <wp:docPr id="712751736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307916299" name="Picture"/>
+                          <pic:cNvPr id="712751736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33167,57 +33167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202685843" name="Picture">
+                  <wp:docPr id="400817964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202685843" name="Picture"/>
+                          <pic:cNvPr id="400817964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34310,57 +34310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636852610" name="Picture">
+                        <wp:docPr id="1840041253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636852610" name="Picture"/>
+                                <pic:cNvPr id="1840041253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212264966" name="Picture">
+                  <wp:docPr id="1706972451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212264966" name="Picture"/>
+                          <pic:cNvPr id="1706972451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35760,57 +35760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252222557" name="Picture">
+                  <wp:docPr id="1685959929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252222557" name="Picture"/>
+                          <pic:cNvPr id="1685959929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36404,57 +36404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396547665" name="Picture">
+                  <wp:docPr id="113737737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396547665" name="Picture"/>
+                          <pic:cNvPr id="113737737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37402,57 +37402,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716280027" name="Picture">
+                  <wp:docPr id="1768880061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716280027" name="Picture"/>
+                          <pic:cNvPr id="1768880061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37505,57 +37505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342875132" name="Picture">
+                  <wp:docPr id="1848570783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342875132" name="Picture"/>
+                          <pic:cNvPr id="1848570783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38882,57 +38882,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616564782" name="Picture">
+                  <wp:docPr id="1812771242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616564782" name="Picture"/>
+                          <pic:cNvPr id="1812771242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40025,57 +40025,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071764012" name="Picture">
+                        <wp:docPr id="850471737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071764012" name="Picture"/>
+                                <pic:cNvPr id="850471737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471682144" name="Picture">
+                  <wp:docPr id="1352131604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471682144" name="Picture"/>
+                          <pic:cNvPr id="1352131604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41376,57 +41376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333739411" name="Picture">
+                  <wp:docPr id="376080504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333739411" name="Picture"/>
+                          <pic:cNvPr id="376080504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41855,57 +41855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164491145" name="Picture">
+                  <wp:docPr id="1516346736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164491145" name="Picture"/>
+                          <pic:cNvPr id="1516346736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43590,57 +43590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428583503" name="Picture">
+                  <wp:docPr id="535812925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428583503" name="Picture"/>
+                          <pic:cNvPr id="535812925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43661,57 +43661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801021258" name="Picture">
+                  <wp:docPr id="1560590832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801021258" name="Picture"/>
+                          <pic:cNvPr id="1560590832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44075,57 +44075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798674373" name="Picture">
+                  <wp:docPr id="198718781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798674373" name="Picture"/>
+                          <pic:cNvPr id="198718781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>