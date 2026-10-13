--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588063163" name="Picture">
+                  <wp:docPr id="1903687171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588063163" name="Picture"/>
+                          <pic:cNvPr id="1903687171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903658412" name="Picture">
+                  <wp:docPr id="1976251621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903658412" name="Picture"/>
+                          <pic:cNvPr id="1976251621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501547473" name="Picture">
+                        <wp:docPr id="2126053685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501547473" name="Picture"/>
+                                <pic:cNvPr id="2126053685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191118643" name="Picture">
+                  <wp:docPr id="1201152521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191118643" name="Picture"/>
+                          <pic:cNvPr id="1201152521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355905899" name="Picture">
+                  <wp:docPr id="561780786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355905899" name="Picture"/>
+                          <pic:cNvPr id="561780786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740099638" name="Picture">
+                  <wp:docPr id="1865894715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740099638" name="Picture"/>
+                          <pic:cNvPr id="1865894715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639482540" name="Picture">
+                  <wp:docPr id="284887579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639482540" name="Picture"/>
+                          <pic:cNvPr id="284887579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939696756" name="Picture">
+                  <wp:docPr id="872909755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939696756" name="Picture"/>
+                          <pic:cNvPr id="872909755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920633182" name="Picture">
+                        <wp:docPr id="1128876217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920633182" name="Picture"/>
+                                <pic:cNvPr id="1128876217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222586876" name="Picture">
+                        <wp:docPr id="1966076748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222586876" name="Picture"/>
+                                <pic:cNvPr id="1966076748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849696346" name="Picture">
+                        <wp:docPr id="474668822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849696346" name="Picture"/>
+                                <pic:cNvPr id="474668822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075412979" name="Picture">
+                        <wp:docPr id="1503157993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075412979" name="Picture"/>
+                                <pic:cNvPr id="1503157993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961958901" name="Picture">
+                        <wp:docPr id="1655014464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961958901" name="Picture"/>
+                                <pic:cNvPr id="1655014464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073802197" name="Picture">
+                        <wp:docPr id="914287796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073802197" name="Picture"/>
+                                <pic:cNvPr id="914287796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510227333" name="Picture">
+                        <wp:docPr id="2052548353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510227333" name="Picture"/>
+                                <pic:cNvPr id="2052548353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086419626" name="Picture">
+                        <wp:docPr id="173409624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086419626" name="Picture"/>
+                                <pic:cNvPr id="173409624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957280796" name="Picture">
+                        <wp:docPr id="1737441651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957280796" name="Picture"/>
+                                <pic:cNvPr id="1737441651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027491664" name="Picture">
+                        <wp:docPr id="425505432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027491664" name="Picture"/>
+                                <pic:cNvPr id="425505432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416328292" name="Picture">
+                        <wp:docPr id="247374795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416328292" name="Picture"/>
+                                <pic:cNvPr id="247374795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476245093" name="Picture">
+                        <wp:docPr id="1066461105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476245093" name="Picture"/>
+                                <pic:cNvPr id="1066461105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725873568" name="Picture">
+                        <wp:docPr id="467772845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725873568" name="Picture"/>
+                                <pic:cNvPr id="467772845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953275840" name="Picture">
+                        <wp:docPr id="2058101692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953275840" name="Picture"/>
+                                <pic:cNvPr id="2058101692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078596570" name="Picture">
+                        <wp:docPr id="949115498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078596570" name="Picture"/>
+                                <pic:cNvPr id="949115498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167587843" name="Picture">
+                  <wp:docPr id="191436799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167587843" name="Picture"/>
+                          <pic:cNvPr id="191436799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611972719" name="Picture">
+                  <wp:docPr id="1711661515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611972719" name="Picture"/>
+                          <pic:cNvPr id="1711661515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753030568" name="Picture">
+                  <wp:docPr id="2125827396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753030568" name="Picture"/>
+                          <pic:cNvPr id="2125827396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507495587" name="Picture">
+                  <wp:docPr id="1355898569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507495587" name="Picture"/>
+                          <pic:cNvPr id="1355898569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448085707" name="Picture">
+                  <wp:docPr id="1145403874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448085707" name="Picture"/>
+                          <pic:cNvPr id="1145403874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274920765" name="Picture">
+                  <wp:docPr id="1952446121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274920765" name="Picture"/>
+                          <pic:cNvPr id="1952446121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055450981" name="Picture">
+                        <wp:docPr id="524234045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055450981" name="Picture"/>
+                                <pic:cNvPr id="524234045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602908964" name="Picture">
+                  <wp:docPr id="507052588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602908964" name="Picture"/>
+                          <pic:cNvPr id="507052588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058214408" name="Picture">
+                  <wp:docPr id="307882693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058214408" name="Picture"/>
+                          <pic:cNvPr id="307882693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59236343" name="Picture">
+                  <wp:docPr id="1953065846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59236343" name="Picture"/>
+                          <pic:cNvPr id="1953065846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220697147" name="Picture">
+                  <wp:docPr id="156543807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220697147" name="Picture"/>
+                          <pic:cNvPr id="156543807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941972261" name="Picture">
+                  <wp:docPr id="655729841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941972261" name="Picture"/>
+                          <pic:cNvPr id="655729841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113053475" name="Picture">
+                  <wp:docPr id="1490854417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113053475" name="Picture"/>
+                          <pic:cNvPr id="1490854417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946988086" name="Picture">
+                        <wp:docPr id="943727529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946988086" name="Picture"/>
+                                <pic:cNvPr id="943727529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448816652" name="Picture">
+                  <wp:docPr id="87147162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448816652" name="Picture"/>
+                          <pic:cNvPr id="87147162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132173264" name="Picture">
+                  <wp:docPr id="1586386173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132173264" name="Picture"/>
+                          <pic:cNvPr id="1586386173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998438811" name="Picture">
+                  <wp:docPr id="996772313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998438811" name="Picture"/>
+                          <pic:cNvPr id="996772313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223270065" name="Picture">
+                  <wp:docPr id="1037546966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223270065" name="Picture"/>
+                          <pic:cNvPr id="1037546966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958675577" name="Picture">
+                  <wp:docPr id="1546214055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958675577" name="Picture"/>
+                          <pic:cNvPr id="1546214055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313609244" name="Picture">
+                  <wp:docPr id="552689476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313609244" name="Picture"/>
+                          <pic:cNvPr id="552689476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981396578" name="Picture">
+                        <wp:docPr id="356058751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981396578" name="Picture"/>
+                                <pic:cNvPr id="356058751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859175697" name="Picture">
+                  <wp:docPr id="1066954979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859175697" name="Picture"/>
+                          <pic:cNvPr id="1066954979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371759961" name="Picture">
+                  <wp:docPr id="1464331698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371759961" name="Picture"/>
+                          <pic:cNvPr id="1464331698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861796365" name="Picture">
+                  <wp:docPr id="1985437515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861796365" name="Picture"/>
+                          <pic:cNvPr id="1985437515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17553059" name="Picture">
+                  <wp:docPr id="1564882093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17553059" name="Picture"/>
+                          <pic:cNvPr id="1564882093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462361468" name="Picture">
+                  <wp:docPr id="1436425164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462361468" name="Picture"/>
+                          <pic:cNvPr id="1436425164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780114920" name="Picture">
+                  <wp:docPr id="792688798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780114920" name="Picture"/>
+                          <pic:cNvPr id="792688798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027665400" name="Picture">
+                        <wp:docPr id="2074945948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027665400" name="Picture"/>
+                                <pic:cNvPr id="2074945948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504925504" name="Picture">
+                  <wp:docPr id="372911376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504925504" name="Picture"/>
+                          <pic:cNvPr id="372911376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604871766" name="Picture">
+                  <wp:docPr id="80287618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604871766" name="Picture"/>
+                          <pic:cNvPr id="80287618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207304792" name="Picture">
+                  <wp:docPr id="962168649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207304792" name="Picture"/>
+                          <pic:cNvPr id="962168649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071470319" name="Picture">
+                  <wp:docPr id="612854037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071470319" name="Picture"/>
+                          <pic:cNvPr id="612854037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086278013" name="Picture">
+                  <wp:docPr id="754502224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086278013" name="Picture"/>
+                          <pic:cNvPr id="754502224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760923688" name="Picture">
+                  <wp:docPr id="1035859435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760923688" name="Picture"/>
+                          <pic:cNvPr id="1035859435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954528605" name="Picture">
+                  <wp:docPr id="238779749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954528605" name="Picture"/>
+                          <pic:cNvPr id="238779749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067638489" name="Picture">
+                  <wp:docPr id="653260086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067638489" name="Picture"/>
+                          <pic:cNvPr id="653260086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874180455" name="Picture">
+                  <wp:docPr id="460881675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874180455" name="Picture"/>
+                          <pic:cNvPr id="460881675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>