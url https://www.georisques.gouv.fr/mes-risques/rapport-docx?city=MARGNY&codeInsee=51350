--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114315386" name="Picture">
+                  <wp:docPr id="731009502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114315386" name="Picture"/>
+                          <pic:cNvPr id="731009502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572426026" name="Picture">
+                  <wp:docPr id="942657301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572426026" name="Picture"/>
+                          <pic:cNvPr id="942657301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559909369" name="Picture">
+                        <wp:docPr id="930190904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559909369" name="Picture"/>
+                                <pic:cNvPr id="930190904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575746479" name="Picture">
+                  <wp:docPr id="787925775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575746479" name="Picture"/>
+                          <pic:cNvPr id="787925775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231019891" name="Picture">
+                  <wp:docPr id="283889660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231019891" name="Picture"/>
+                          <pic:cNvPr id="283889660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064152761" name="Picture">
+                  <wp:docPr id="885743787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064152761" name="Picture"/>
+                          <pic:cNvPr id="885743787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714424255" name="Picture">
+                  <wp:docPr id="444550037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714424255" name="Picture"/>
+                          <pic:cNvPr id="444550037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200894240" name="Picture">
+                  <wp:docPr id="41540894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200894240" name="Picture"/>
+                          <pic:cNvPr id="41540894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818281894" name="Picture">
+                        <wp:docPr id="1174770176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818281894" name="Picture"/>
+                                <pic:cNvPr id="1174770176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556952998" name="Picture">
+                        <wp:docPr id="2040703674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556952998" name="Picture"/>
+                                <pic:cNvPr id="2040703674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073879313" name="Picture">
+                        <wp:docPr id="1739867719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073879313" name="Picture"/>
+                                <pic:cNvPr id="1739867719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123047995" name="Picture">
+                        <wp:docPr id="53491594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123047995" name="Picture"/>
+                                <pic:cNvPr id="53491594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496408893" name="Picture">
+                        <wp:docPr id="609469700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496408893" name="Picture"/>
+                                <pic:cNvPr id="609469700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347906655" name="Picture">
+                        <wp:docPr id="1499241562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347906655" name="Picture"/>
+                                <pic:cNvPr id="1499241562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622954878" name="Picture">
+                        <wp:docPr id="340529191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622954878" name="Picture"/>
+                                <pic:cNvPr id="340529191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101045991" name="Picture">
+                        <wp:docPr id="1808597329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101045991" name="Picture"/>
+                                <pic:cNvPr id="1808597329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312515981" name="Picture">
+                        <wp:docPr id="1117392265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312515981" name="Picture"/>
+                                <pic:cNvPr id="1117392265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514200287" name="Picture">
+                        <wp:docPr id="1958499005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514200287" name="Picture"/>
+                                <pic:cNvPr id="1958499005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893380605" name="Picture">
+                        <wp:docPr id="1911313985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893380605" name="Picture"/>
+                                <pic:cNvPr id="1911313985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518642271" name="Picture">
+                        <wp:docPr id="2129864600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518642271" name="Picture"/>
+                                <pic:cNvPr id="2129864600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225192742" name="Picture">
+                        <wp:docPr id="2131520344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225192742" name="Picture"/>
+                                <pic:cNvPr id="2131520344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483643643" name="Picture">
+                        <wp:docPr id="1762846315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483643643" name="Picture"/>
+                                <pic:cNvPr id="1762846315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803439078" name="Picture">
+                        <wp:docPr id="1834871599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803439078" name="Picture"/>
+                                <pic:cNvPr id="1834871599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914190168" name="Picture">
+                  <wp:docPr id="1045951136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914190168" name="Picture"/>
+                          <pic:cNvPr id="1045951136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499177795" name="Picture">
+                  <wp:docPr id="468981693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499177795" name="Picture"/>
+                          <pic:cNvPr id="468981693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801025919" name="Picture">
+                  <wp:docPr id="765664931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801025919" name="Picture"/>
+                          <pic:cNvPr id="765664931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051386559" name="Picture">
+                  <wp:docPr id="639448143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051386559" name="Picture"/>
+                          <pic:cNvPr id="639448143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539056728" name="Picture">
+                  <wp:docPr id="799873425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539056728" name="Picture"/>
+                          <pic:cNvPr id="799873425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847379062" name="Picture">
+                  <wp:docPr id="142355340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847379062" name="Picture"/>
+                          <pic:cNvPr id="142355340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697384578" name="Picture">
+                        <wp:docPr id="860098874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697384578" name="Picture"/>
+                                <pic:cNvPr id="860098874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540715006" name="Picture">
+                  <wp:docPr id="292546861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540715006" name="Picture"/>
+                          <pic:cNvPr id="292546861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927272955" name="Picture">
+                  <wp:docPr id="465808956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927272955" name="Picture"/>
+                          <pic:cNvPr id="465808956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841509257" name="Picture">
+                  <wp:docPr id="136163775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841509257" name="Picture"/>
+                          <pic:cNvPr id="136163775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641505208" name="Picture">
+                  <wp:docPr id="1908147622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641505208" name="Picture"/>
+                          <pic:cNvPr id="1908147622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020017813" name="Picture">
+                  <wp:docPr id="1843492353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020017813" name="Picture"/>
+                          <pic:cNvPr id="1843492353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360200844" name="Picture">
+                  <wp:docPr id="231920418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360200844" name="Picture"/>
+                          <pic:cNvPr id="231920418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94813183" name="Picture">
+                        <wp:docPr id="1531901010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94813183" name="Picture"/>
+                                <pic:cNvPr id="1531901010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697043785" name="Picture">
+                  <wp:docPr id="778399179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697043785" name="Picture"/>
+                          <pic:cNvPr id="778399179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797757766" name="Picture">
+                  <wp:docPr id="151715007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797757766" name="Picture"/>
+                          <pic:cNvPr id="151715007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567601010" name="Picture">
+                  <wp:docPr id="26931590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567601010" name="Picture"/>
+                          <pic:cNvPr id="26931590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346443955" name="Picture">
+                  <wp:docPr id="427342498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346443955" name="Picture"/>
+                          <pic:cNvPr id="427342498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020374565" name="Picture">
+                  <wp:docPr id="853624153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020374565" name="Picture"/>
+                          <pic:cNvPr id="853624153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896975637" name="Picture">
+                  <wp:docPr id="1119362390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896975637" name="Picture"/>
+                          <pic:cNvPr id="1119362390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924491359" name="Picture">
+                        <wp:docPr id="726937230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924491359" name="Picture"/>
+                                <pic:cNvPr id="726937230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427852276" name="Picture">
+                  <wp:docPr id="778028244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427852276" name="Picture"/>
+                          <pic:cNvPr id="778028244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604443597" name="Picture">
+                  <wp:docPr id="1499838669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604443597" name="Picture"/>
+                          <pic:cNvPr id="1499838669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108252290" name="Picture">
+                  <wp:docPr id="1397742897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108252290" name="Picture"/>
+                          <pic:cNvPr id="1397742897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33663,57 +33663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037849801" name="Picture">
+                  <wp:docPr id="697818269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037849801" name="Picture"/>
+                          <pic:cNvPr id="697818269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33752,57 +33752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702028113" name="Picture">
+                  <wp:docPr id="1572911794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702028113" name="Picture"/>
+                          <pic:cNvPr id="1572911794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34432,57 +34432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399403021" name="Picture">
+                  <wp:docPr id="1892369006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399403021" name="Picture"/>
+                          <pic:cNvPr id="1892369006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35493,57 +35493,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620823411" name="Picture">
+                  <wp:docPr id="823652443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620823411" name="Picture"/>
+                          <pic:cNvPr id="823652443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35596,57 +35596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944989531" name="Picture">
+                  <wp:docPr id="309266637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944989531" name="Picture"/>
+                          <pic:cNvPr id="309266637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37054,57 +37054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040925448" name="Picture">
+                  <wp:docPr id="1602487020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040925448" name="Picture"/>
+                          <pic:cNvPr id="1602487020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736061229" name="Picture">
+                        <wp:docPr id="1072690956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736061229" name="Picture"/>
+                                <pic:cNvPr id="1072690956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40421,57 +40421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459487938" name="Picture">
+                  <wp:docPr id="1338934022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459487938" name="Picture"/>
+                          <pic:cNvPr id="1338934022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40510,57 +40510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895227290" name="Picture">
+                  <wp:docPr id="1850483488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895227290" name="Picture"/>
+                          <pic:cNvPr id="1850483488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41154,57 +41154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186167792" name="Picture">
+                  <wp:docPr id="786165362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186167792" name="Picture"/>
+                          <pic:cNvPr id="786165362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42152,57 +42152,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792317316" name="Picture">
+                  <wp:docPr id="429223582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792317316" name="Picture"/>
+                          <pic:cNvPr id="429223582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42255,57 +42255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273270285" name="Picture">
+                  <wp:docPr id="1553404366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273270285" name="Picture"/>
+                          <pic:cNvPr id="1553404366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43632,57 +43632,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043178640" name="Picture">
+                  <wp:docPr id="598303640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043178640" name="Picture"/>
+                          <pic:cNvPr id="598303640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44775,57 +44775,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64063761" name="Picture">
+                        <wp:docPr id="1640718168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64063761" name="Picture"/>
+                                <pic:cNvPr id="1640718168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45996,57 +45996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970447637" name="Picture">
+                  <wp:docPr id="160843098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970447637" name="Picture"/>
+                          <pic:cNvPr id="160843098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46067,57 +46067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674733011" name="Picture">
+                  <wp:docPr id="1851778357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674733011" name="Picture"/>
+                          <pic:cNvPr id="1851778357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46481,57 +46481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535429749" name="Picture">
+                  <wp:docPr id="1543375083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535429749" name="Picture"/>
+                          <pic:cNvPr id="1543375083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>