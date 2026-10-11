--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444587803" name="Picture">
+                  <wp:docPr id="1398281753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444587803" name="Picture"/>
+                          <pic:cNvPr id="1398281753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230032307" name="Picture">
+                  <wp:docPr id="1610715881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230032307" name="Picture"/>
+                          <pic:cNvPr id="1610715881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11503394" name="Picture">
+                        <wp:docPr id="106816418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11503394" name="Picture"/>
+                                <pic:cNvPr id="106816418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752624041" name="Picture">
+                  <wp:docPr id="1675798133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752624041" name="Picture"/>
+                          <pic:cNvPr id="1675798133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452128035" name="Picture">
+                  <wp:docPr id="1990448373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452128035" name="Picture"/>
+                          <pic:cNvPr id="1990448373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453473036" name="Picture">
+                  <wp:docPr id="311865017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453473036" name="Picture"/>
+                          <pic:cNvPr id="311865017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700174870" name="Picture">
+                  <wp:docPr id="2124685130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700174870" name="Picture"/>
+                          <pic:cNvPr id="2124685130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939150886" name="Picture">
+                  <wp:docPr id="859755782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939150886" name="Picture"/>
+                          <pic:cNvPr id="859755782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83311673" name="Picture">
+                        <wp:docPr id="2038589513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83311673" name="Picture"/>
+                                <pic:cNvPr id="2038589513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64499106" name="Picture">
+                        <wp:docPr id="1690906830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64499106" name="Picture"/>
+                                <pic:cNvPr id="1690906830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469104694" name="Picture">
+                        <wp:docPr id="296078382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469104694" name="Picture"/>
+                                <pic:cNvPr id="296078382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375941580" name="Picture">
+                        <wp:docPr id="441398569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375941580" name="Picture"/>
+                                <pic:cNvPr id="441398569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945475237" name="Picture">
+                        <wp:docPr id="552597960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945475237" name="Picture"/>
+                                <pic:cNvPr id="552597960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355614965" name="Picture">
+                        <wp:docPr id="135953164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355614965" name="Picture"/>
+                                <pic:cNvPr id="135953164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855215040" name="Picture">
+                        <wp:docPr id="1882035003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855215040" name="Picture"/>
+                                <pic:cNvPr id="1882035003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380538931" name="Picture">
+                        <wp:docPr id="1254848024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380538931" name="Picture"/>
+                                <pic:cNvPr id="1254848024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778780225" name="Picture">
+                        <wp:docPr id="498050600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778780225" name="Picture"/>
+                                <pic:cNvPr id="498050600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576148060" name="Picture">
+                        <wp:docPr id="1705978324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576148060" name="Picture"/>
+                                <pic:cNvPr id="1705978324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963274479" name="Picture">
+                        <wp:docPr id="204300185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963274479" name="Picture"/>
+                                <pic:cNvPr id="204300185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984770542" name="Picture">
+                        <wp:docPr id="677944178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984770542" name="Picture"/>
+                                <pic:cNvPr id="677944178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326296040" name="Picture">
+                        <wp:docPr id="1562586820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326296040" name="Picture"/>
+                                <pic:cNvPr id="1562586820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272626489" name="Picture">
+                        <wp:docPr id="984166605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272626489" name="Picture"/>
+                                <pic:cNvPr id="984166605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925650799" name="Picture">
+                        <wp:docPr id="672276702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925650799" name="Picture"/>
+                                <pic:cNvPr id="672276702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809281136" name="Picture">
+                  <wp:docPr id="432913614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809281136" name="Picture"/>
+                          <pic:cNvPr id="432913614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138461224" name="Picture">
+                  <wp:docPr id="565030050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138461224" name="Picture"/>
+                          <pic:cNvPr id="565030050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459865509" name="Picture">
+                  <wp:docPr id="535617150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459865509" name="Picture"/>
+                          <pic:cNvPr id="535617150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524560886" name="Picture">
+                  <wp:docPr id="830080597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524560886" name="Picture"/>
+                          <pic:cNvPr id="830080597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922879083" name="Picture">
+                  <wp:docPr id="116591478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922879083" name="Picture"/>
+                          <pic:cNvPr id="116591478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389543682" name="Picture">
+                  <wp:docPr id="586192957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389543682" name="Picture"/>
+                          <pic:cNvPr id="586192957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943869248" name="Picture">
+                        <wp:docPr id="741230284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943869248" name="Picture"/>
+                                <pic:cNvPr id="741230284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198710456" name="Picture">
+                  <wp:docPr id="814959772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198710456" name="Picture"/>
+                          <pic:cNvPr id="814959772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374686730" name="Picture">
+                  <wp:docPr id="1408522719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374686730" name="Picture"/>
+                          <pic:cNvPr id="1408522719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242326115" name="Picture">
+                  <wp:docPr id="229797195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242326115" name="Picture"/>
+                          <pic:cNvPr id="229797195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058424205" name="Picture">
+                  <wp:docPr id="519083908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058424205" name="Picture"/>
+                          <pic:cNvPr id="519083908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576742100" name="Picture">
+                  <wp:docPr id="683732666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576742100" name="Picture"/>
+                          <pic:cNvPr id="683732666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554655044" name="Picture">
+                  <wp:docPr id="1871104023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554655044" name="Picture"/>
+                          <pic:cNvPr id="1871104023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291785950" name="Picture">
+                        <wp:docPr id="480301016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291785950" name="Picture"/>
+                                <pic:cNvPr id="480301016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957107501" name="Picture">
+                  <wp:docPr id="1630609302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957107501" name="Picture"/>
+                          <pic:cNvPr id="1630609302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331004679" name="Picture">
+                  <wp:docPr id="1007942908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331004679" name="Picture"/>
+                          <pic:cNvPr id="1007942908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768995797" name="Picture">
+                  <wp:docPr id="1568009149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768995797" name="Picture"/>
+                          <pic:cNvPr id="1568009149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222836425" name="Picture">
+                  <wp:docPr id="641513057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222836425" name="Picture"/>
+                          <pic:cNvPr id="641513057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710120209" name="Picture">
+                  <wp:docPr id="1426788078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710120209" name="Picture"/>
+                          <pic:cNvPr id="1426788078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132028372" name="Picture">
+                  <wp:docPr id="1033283639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132028372" name="Picture"/>
+                          <pic:cNvPr id="1033283639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330317281" name="Picture">
+                  <wp:docPr id="623957411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330317281" name="Picture"/>
+                          <pic:cNvPr id="623957411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299880279" name="Picture">
+                  <wp:docPr id="762254882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299880279" name="Picture"/>
+                          <pic:cNvPr id="762254882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445101817" name="Picture">
+                  <wp:docPr id="552438175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445101817" name="Picture"/>
+                          <pic:cNvPr id="552438175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310455299" name="Picture">
+                  <wp:docPr id="38927252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310455299" name="Picture"/>
+                          <pic:cNvPr id="38927252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327518925" name="Picture">
+                  <wp:docPr id="1777189003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327518925" name="Picture"/>
+                          <pic:cNvPr id="1777189003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889070328" name="Picture">
+                  <wp:docPr id="576814704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889070328" name="Picture"/>
+                          <pic:cNvPr id="576814704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704360299" name="Picture">
+                        <wp:docPr id="1356908851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704360299" name="Picture"/>
+                                <pic:cNvPr id="1356908851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540704451" name="Picture">
+                  <wp:docPr id="2044440481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540704451" name="Picture"/>
+                          <pic:cNvPr id="2044440481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965983084" name="Picture">
+                  <wp:docPr id="609256918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965983084" name="Picture"/>
+                          <pic:cNvPr id="609256918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006804956" name="Picture">
+                  <wp:docPr id="641085346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006804956" name="Picture"/>
+                          <pic:cNvPr id="641085346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581185188" name="Picture">
+                  <wp:docPr id="1562790384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581185188" name="Picture"/>
+                          <pic:cNvPr id="1562790384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663705977" name="Picture">
+                  <wp:docPr id="595552320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663705977" name="Picture"/>
+                          <pic:cNvPr id="595552320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484742369" name="Picture">
+                  <wp:docPr id="666381009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484742369" name="Picture"/>
+                          <pic:cNvPr id="666381009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269899295" name="Picture">
+                        <wp:docPr id="1033218295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269899295" name="Picture"/>
+                                <pic:cNvPr id="1033218295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58523863" name="Picture">
+                  <wp:docPr id="213530982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58523863" name="Picture"/>
+                          <pic:cNvPr id="213530982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260458239" name="Picture">
+                  <wp:docPr id="1618029711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260458239" name="Picture"/>
+                          <pic:cNvPr id="1618029711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539565459" name="Picture">
+                  <wp:docPr id="913692034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539565459" name="Picture"/>
+                          <pic:cNvPr id="913692034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383308827" name="Picture">
+                  <wp:docPr id="1299932856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383308827" name="Picture"/>
+                          <pic:cNvPr id="1299932856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295094850" name="Picture">
+                  <wp:docPr id="604450508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295094850" name="Picture"/>
+                          <pic:cNvPr id="604450508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429035164" name="Picture">
+                  <wp:docPr id="1011234315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429035164" name="Picture"/>
+                          <pic:cNvPr id="1011234315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>